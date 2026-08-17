--- v0 (2026-04-20)
+++ v1 (2026-08-17)
@@ -85,71 +85,51 @@
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="00B50B16" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">This section must </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and edited by the Architect or Engineer to meet the requirements of the project and local building code. Coordinate this section with other specification sections and the drawings. Delete all “Notes” after editing.</w:t>
+        <w:t>This section must be reviewed and edited by the Architect or Engineer to meet the requirements of the project and local building code. Coordinate this section with other specification sections and the drawings. Delete all “Notes” after editing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E35C94" w14:textId="77777777" w:rsidR="00385F5D" w:rsidRPr="00162F38" w:rsidRDefault="00385F5D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading2Part1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GENERAL</w:t>
       </w:r>
@@ -439,51 +419,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Section 05 31 00 - Steel decking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EA6089" w14:textId="77777777" w:rsidR="00681604" w:rsidRPr="00162F38" w:rsidRDefault="00681604" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Section 08 31 00 - Overhead doors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41863F49" w14:textId="77777777" w:rsidR="00681604" w:rsidRPr="00162F38" w:rsidRDefault="00681604" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Section 08 50 00 - Windows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5636B35A" w14:textId="77777777" w:rsidR="00681604" w:rsidRPr="00162F38" w:rsidRDefault="00681604" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
@@ -530,70 +509,66 @@
         </w:rPr>
         <w:t>Section 09 90 00 - Painting: Finish painting of primed steel surfaces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E64AD5C" w14:textId="77777777" w:rsidR="00993412" w:rsidRPr="00162F38" w:rsidRDefault="00993412" w:rsidP="00993412"/>
     <w:p w14:paraId="5BCA6F2E" w14:textId="77777777" w:rsidR="007724FA" w:rsidRPr="00162F38" w:rsidRDefault="007724FA" w:rsidP="00993412"/>
     <w:p w14:paraId="775B8E9E" w14:textId="77777777" w:rsidR="00681604" w:rsidRPr="00162F38" w:rsidRDefault="00DD46D8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading311"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>REFERENCE STANDARDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640B29C7" w14:textId="5C1CC95C" w:rsidR="007724FA" w:rsidRPr="00162F38" w:rsidRDefault="007724FA" w:rsidP="007724FA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">Specifier: The standards referenced below are in general chosen to match those required by the latest version of the International Building Code. Review and edit as necessary to reflect the applicable building code for the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Specifier: The standards referenced below are in general chosen to match those required by the latest version of the International Building Code. Review and edit as necessary to reflect the applicable building code for the project</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0E7B2855" w14:textId="77777777" w:rsidR="00DD46D8" w:rsidRPr="00162F38" w:rsidRDefault="00DD46D8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>American Institute of Steel Construction (AISC):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C6EBC5" w14:textId="2B6415E4" w:rsidR="00DD46D8" w:rsidRPr="00162F38" w:rsidRDefault="00D41F4B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
@@ -908,51 +883,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A475 – Specification for Zinc-Coated Steel Wire Strand</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A11311F" w14:textId="6A149B77" w:rsidR="008A42BB" w:rsidRPr="00162F38" w:rsidRDefault="008A42BB" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A500 – Specification for Cold-Formed Welded and Seamless Carbon Steel Structural Tubing in Rounds and Shapes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70964581" w14:textId="2A317F98" w:rsidR="008A42BB" w:rsidRPr="00162F38" w:rsidRDefault="008A42BB" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A529 – Standard Specification for High-Strength Carbon-Manganese Steel of Structural Quality.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="155BD609" w14:textId="171626EE" w:rsidR="00E62468" w:rsidRPr="00162F38" w:rsidRDefault="00E62468" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
@@ -1077,65 +1051,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A992 – Standard Specification for Structural Steel Shapes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F737EE" w14:textId="0C3243AE" w:rsidR="00E63BE6" w:rsidRPr="00162F38" w:rsidRDefault="00E63BE6" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">A1011 – Standard Specification for Steel, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and Strip, Hot-Rolled, Carbon, Structural, High-Strength Low-Alloy, High-Strength Low-Alloy with Improved Formability, and Ultra-High Strength.</w:t>
+        <w:t>A1011 – Standard Specification for Steel, Sheet and Strip, Hot-Rolled, Carbon, Structural, High-Strength Low-Alloy, High-Strength Low-Alloy with Improved Formability, and Ultra-High Strength.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5E19A8" w14:textId="02F89687" w:rsidR="00A33650" w:rsidRPr="00162F38" w:rsidRDefault="00E63BE6" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A1039 – Specification for Steel, Sheet, Hot Rolled, Carbon, Commercial, Structural, and High-Strength Low-Alloy, Produced by Twin-Roll Casting Process</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66482C2B" w14:textId="06EF6998" w:rsidR="00A33650" w:rsidRPr="00162F38" w:rsidRDefault="00A33650" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
@@ -2090,51 +2050,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metal Building Manufacturers Association (MBMA):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0926EE55" w14:textId="77777777" w:rsidR="00DD46D8" w:rsidRPr="00162F38" w:rsidRDefault="00DD46D8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MBMA Metal Building Sy</w:t>
       </w:r>
       <w:r w:rsidR="00F63820" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>stems Manual</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3591D9EB" w14:textId="77777777" w:rsidR="00DD46D8" w:rsidRPr="00162F38" w:rsidRDefault="00DD46D8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Underwriters Laboratories (UL):</w:t>
@@ -2281,51 +2240,58 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metal Building System: A building system that will employ:</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- Either </w:t>
       </w:r>
       <w:r w:rsidR="002C3DA3" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>continuous or simple-span ‘Z’ or ‘C’-shaped cold-formed purlins or open-web steel joists for support of the roof cladding.</w:t>
+        <w:t xml:space="preserve">continuous or simple-span ‘Z’ or ‘C’-shaped cold-formed purlins or open-web steel joists for support of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the roof cladding.</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="002C3DA3" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Either a continuous or s</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">imple-span ‘Z’ or ‘C’-shaped cold-formed </w:t>
       </w:r>
       <w:r w:rsidR="002C3DA3" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>girts</w:t>
@@ -2350,435 +2316,334 @@
         <w:br/>
         <w:t>- All systems (cladding, roof and wall secondary, lateral primary framing, and longitudinal bracing) work together to provide resistance to vertic</w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>al and lateral loading demands.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5523A8C8" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gable Symmetrical: A continuous frame building with the ridge in the center of the building, consisting of tapered or straight columns and tapered or straight rafters. The sidewall </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> the columns) or simple span (inset in the column line). The rafters may or</w:t>
+        <w:t>Gable Symmetrical: A continuous frame building with the ridge in the center of the building, consisting of tapered or straight columns and tapered or straight rafters. The sidewall girts may be continuous (by-passing the columns) or simple span (inset in the column line). The rafters may or</w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> may not have interior columns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540EDD7E" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Gable Asymmetrical: A continuous frame building with an off-center ridge, consisting of tapered or straight columns and tapered or straight rafters. The eave height and roof slope may differ on each side of the ridge. The sidewall girts may be continuous (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the columns) or simple span (flush in the column line). The rafters may or </w:t>
+        <w:t xml:space="preserve">Gable Asymmetrical: A continuous frame building with an off-center ridge, consisting of tapered or straight columns and tapered or straight rafters. The eave height and roof slope may differ on each side of the ridge. The sidewall girts may be continuous (by-passing the columns) or simple span (flush in the column line). The rafters may or </w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">may not have interior columns. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595406A2" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Single-Slope: A continuous frame building which does not contain a </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> the columns) or simple span (flush in the column line). The rafters may or</w:t>
+        <w:t>Single-Slope: A continuous frame building which does not contain a ridge, but consists of one continuous slope from side to side. The building consists of straight or tapered columns and tapered or straight rafters. The sidewall girts may be continuous (by-passing the columns) or simple span (flush in the column line). The rafters may or</w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> may not have interior columns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="078F6938" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lean-To (LTO): A building extension, which does not contain a ridge, but consists of one continuous slope from side to side. These units usually have the same roof slope and girt design as the build</w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ing to which they </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>ing to which they are attached</w:t>
+      </w:r>
+      <w:r w:rsidR="00245B0E" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and supported by</w:t>
+      </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>are attached</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C44031" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roof Slope: Pitch expressed as inches of rise </w:t>
+      </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23C44031" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
+        <w:t>for each 12" of horizontal run.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADF7024" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Roof Slope: Pitch expressed as inches of rise </w:t>
+        <w:t>Building Width: Measured from outside to outside of sidewall seco</w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>for each 12" of horizontal run.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3ADF7024" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
+        <w:t>ndary structural member (girt).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DDF4D7" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Building Width: Measured from outside to outside of sidewall seco</w:t>
+        <w:t>Building Eave Height: A nominal dimension measured from the finished flo</w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ndary structural member (girt).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28DDF4D7" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
+        <w:t>or to top flange of eave strut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660694D3" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Building Eave Height: A nominal dimension measured from the finished flo</w:t>
+        <w:t>Building Length: Measured from outside to outside of endwa</w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>or to top flange of eave strut.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="660694D3" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
+        <w:t>ll secondary structural member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25884FC0" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Building Length: Measured from outside to outside of endwa</w:t>
+        <w:t>Auxiliary Loads: Dynamic loads induced by cranes, conveyors, or o</w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ll secondary structural member.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25884FC0" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
+        <w:t>ther material handling systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79683E35" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Auxiliary Loads: Dynamic loads induced by cranes, conveyors, or o</w:t>
+        <w:t xml:space="preserve">Collateral Loads: The weight of any non-moving equipment or material, such as ceilings, electrical or mechanical equipment, sprinkler </w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ther material handling systems.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79683E35" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
+        <w:t>systems, plumbing, or ceilings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F275FB5" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Collateral Loads: The weight of any non-moving equipment or material, such as ceilings, electrical or mechanical equipment, sprinkler </w:t>
+        <w:t>Dead Load: The actual weight of the building system (as provided by the metal building supplie</w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>systems, plumbing, or ceilings.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F275FB5" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
+        <w:t>r) supported by a given member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148F5E53" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Dead Load: The actual weight of the building system (as provided by the metal building supplie</w:t>
+        <w:t xml:space="preserve">Floor Live Loads: Loads induced on a floor system by occupants of a building and their </w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>r) supported by a given member.</w:t>
-[...32 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>furniture, equipment, etc.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5B225923" w14:textId="77777777" w:rsidR="00DE53FA" w:rsidRPr="00162F38" w:rsidRDefault="00DE53FA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Roof Live Loads: Loads produced by maintenance activities, rain, erection activities, and other movable or moving loads but not including wind, snow,</w:t>
       </w:r>
       <w:r w:rsidR="00C137D1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> seismic, crane, or dead loads.</w:t>
       </w:r>
     </w:p>
@@ -2853,50 +2718,51 @@
         </w:rPr>
         <w:t>horizontal direction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA05799" w14:textId="77777777" w:rsidR="00993412" w:rsidRPr="00162F38" w:rsidRDefault="00993412" w:rsidP="00993412"/>
     <w:p w14:paraId="614D548F" w14:textId="77777777" w:rsidR="0037271A" w:rsidRPr="00162F38" w:rsidRDefault="0037271A" w:rsidP="00993412"/>
     <w:p w14:paraId="6EB1D2D4" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading311"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DESIGN REQUIREMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F209E6" w14:textId="0ED38C6E" w:rsidR="00425A86" w:rsidRPr="00162F38" w:rsidRDefault="00425A86" w:rsidP="00485A72">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="2" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Note: Please fill in </w:t>
       </w:r>
       <w:r w:rsidR="00A26862" w:rsidRPr="00162F38">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -3038,65 +2904,51 @@
         <w:t>Steel Structures”, latest e</w:t>
       </w:r>
       <w:r w:rsidR="0062428B" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C35A28" w14:textId="5F22AD29" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cold-Formed steel structural members and panels will </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> designed in accordance with "Specifications for the Design of Cold-Formed Steel Structural Members", ANSI/AISI S-100</w:t>
+        <w:t>Cold-Formed steel structural members and panels will generally be designed in accordance with "Specifications for the Design of Cold-Formed Steel Structural Members", ANSI/AISI S-100</w:t>
       </w:r>
       <w:r w:rsidR="00C16CC2" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E666E32" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Design weldments per the following:</w:t>
       </w:r>
@@ -3116,67 +2968,51 @@
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Structural Welding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F4CD93" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading71"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(US) Design per AWS D1.1, “Structural Welding Code – Steel</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Latest Edition.</w:t>
+        <w:t>(US) Design per AWS D1.1, “Structural Welding Code – Steel”, Latest Edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727F5B36" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading71"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Canada) Design per CWB W59, “Welded Steel Construction (Metal Arc Welding)”, Latest Edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADB2C84" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
@@ -3192,67 +3028,51 @@
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cold-Formed Welding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65478E35" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading71"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(US) Design per AWS D1.3, “Structural Welding Code – Sheet Steel</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Latest Edition.</w:t>
+        <w:t>(US) Design per AWS D1.3, “Structural Welding Code – Sheet Steel”, Latest Edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05276152" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading71"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Canada) Design per CWB W59, “Welded Steel Construction (Metal Arc Welding)”, Latest Edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CD4700" w14:textId="77777777" w:rsidR="00844917" w:rsidRPr="00162F38" w:rsidRDefault="00844917" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
@@ -3264,85 +3084,70 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Design Code:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2829BE64" w14:textId="77777777" w:rsidR="00844917" w:rsidRPr="00162F38" w:rsidRDefault="00844917" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Structural design for the building structural system shall </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> by the metal building system manufacturer for the following design criteria:</w:t>
+        <w:t>Structural design for the building structural system shall be provided by the metal building system manufacturer for the following design criteria:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6479D1AD" w14:textId="77777777" w:rsidR="00844917" w:rsidRPr="00162F38" w:rsidRDefault="00844917" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Governing Building Code:  ____________</w:t>
       </w:r>
       <w:r w:rsidR="007E1A45" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306DC166" w14:textId="77777777" w:rsidR="00844917" w:rsidRPr="00162F38" w:rsidRDefault="00844917" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
@@ -3367,67 +3172,51 @@
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA140F0" w14:textId="77777777" w:rsidR="00844917" w:rsidRPr="00162F38" w:rsidRDefault="00844917" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Occupancy Category</w:t>
-[...15 lines deleted...]
-        <w:t>___________</w:t>
+        <w:t>Occupancy Category:  ____________</w:t>
       </w:r>
       <w:r w:rsidR="007E1A45" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E45440E" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="0062428B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -3783,576 +3572,436 @@
     </w:p>
     <w:p w14:paraId="1810ACD3" w14:textId="4D1314CB" w:rsidR="00D8106D" w:rsidRPr="00162F38" w:rsidRDefault="00D8106D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Spectral response acceleration </w:t>
       </w:r>
       <w:r w:rsidR="00AB4078" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">parameter at a period of 0.2 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">parameter at a period of 0.2 s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ss) – _________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C2D758" w14:textId="6E6D336B" w:rsidR="00D8106D" w:rsidRPr="00162F38" w:rsidRDefault="00AF6F3A" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spectral response acceleration </w:t>
+      </w:r>
       <w:r w:rsidR="00AB4078" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">s </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="52C2D758" w14:textId="6E6D336B" w:rsidR="00D8106D" w:rsidRPr="00162F38" w:rsidRDefault="00AF6F3A" w:rsidP="002425F3">
+        <w:t xml:space="preserve">parameter at a period of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1-sec. (S1) – _________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CC29C1" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00AF6F3A" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spectral response acceleration </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="17CC29C1" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00AF6F3A" w:rsidP="002425F3">
+        <w:t>Site Class – _________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6AA257" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Floor Load.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE29330" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Site Class – _________________.</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="2BE29330" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
+        <w:t xml:space="preserve">Live Load – </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1A45" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E355907" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Live Load – </w:t>
+        <w:t xml:space="preserve">Dead Load </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6517" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Weight of Material by others)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00567C1E" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
       </w:r>
       <w:r w:rsidR="007E1A45" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_________________.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E355907" w14:textId="77777777" w:rsidR="0062428B" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA52B0C" w14:textId="77777777" w:rsidR="00681604" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dead Load </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">– </w:t>
+        <w:t xml:space="preserve">Collateral Load – </w:t>
       </w:r>
       <w:r w:rsidR="00567C1E" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>__________________</w:t>
       </w:r>
       <w:r w:rsidR="007E1A45" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA52B0C" w14:textId="77777777" w:rsidR="00681604" w:rsidRPr="00162F38" w:rsidRDefault="0062428B" w:rsidP="002425F3">
+    <w:p w14:paraId="0E714C78" w14:textId="77777777" w:rsidR="007A6511" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Auxiliary Loads: Auxiliary loads shall include dynamic loads, such as cranes and material handling systems, and will be defined in the Contract Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8F5AA8" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Crane Loads:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3595A850" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Collateral Load – </w:t>
-[...80 lines deleted...]
-    <w:p w14:paraId="3595A850" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
+        <w:t>Crane loads shall be a function of the Service Class as defined by the governing code and Crane Manufacturers Association of America (CMAA) and the rated tonnage (A- Standby or Infrequent service, B- Light service, C- Moderate service, D- Heavy Service, E- Severe Service, F- Continuous Severe Service).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4966D144" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Crane loads shall be a function of the Service Class as defined by the governing code and Crane Manufacturers Association of America (CMAA) and the rated tonnage (A- Standby or Infrequent service, B- Light service, C- Moderate service, D- Heavy Service, E- Severe Service, F- Continuous Severe Service).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4966D144" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
+        <w:t>Cranes in Service Class E or F shall be in accordance with AISE 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0876ED21" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Cranes in Service Class E or F shall be in accordance with AISE 13.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0876ED21" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
+        <w:t>Service Class of Crane:  ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5573D325" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Service Class of Crane</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="5573D325" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
+        <w:t>Deflection Criterion for Crane:  ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57780935" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Deflection Criterion for Crane</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="57780935" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
+        <w:t>Crane loads will be obtained from the crane manufacturer and supplied by the Architect to the metal building system manufacturer at the time of bid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33061D22" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-    <w:p w14:paraId="33061D22" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
+        <w:t>Building structure shall be designed for the crane loads in accordance with the governing code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9863E4" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Building structure shall </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0C9863E4" w14:textId="77777777" w:rsidR="00A85688" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
+        <w:t>Multiple cranes in the same bay or aisle shall be designed in accordance with the governing code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3CE0B1" w14:textId="77777777" w:rsidR="0042749D" w:rsidRPr="00162F38" w:rsidRDefault="00A85688" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Multiple cranes in the same bay or aisle shall </w:t>
-[...51 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>If the governing code does not address multiple crane design practices, MBMA Metal Building Systems Manual shall be used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3384CF5A" w14:textId="77777777" w:rsidR="00AC0E52" w:rsidRPr="00162F38" w:rsidRDefault="00AC0E52" w:rsidP="00AC0E52"/>
     <w:p w14:paraId="09137C80" w14:textId="77777777" w:rsidR="00764DBE" w:rsidRPr="00162F38" w:rsidRDefault="00AC0E52" w:rsidP="00AC0E52">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4431,65 +4080,51 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Deflection Limits shall be in accordance with the applicable provisions of the Metal Building Systems Manual (MBMA), latest edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678FD9D9" w14:textId="77777777" w:rsidR="001056BA" w:rsidRPr="00162F38" w:rsidRDefault="001056BA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vertical deflection limits apply for snow load (50-year mean-recurrence interval) plus collateral load, or the code required live load. The horizontal drift and deflections limits apply for the loads induced by a basic wind speed corresponding to a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> mean-recurrence interval.</w:t>
+        <w:t>Vertical deflection limits apply for snow load (50-year mean-recurrence interval) plus collateral load, or the code required live load. The horizontal drift and deflections limits apply for the loads induced by a basic wind speed corresponding to a 10 year mean-recurrence interval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A53FF6" w14:textId="77777777" w:rsidR="00993412" w:rsidRPr="00162F38" w:rsidRDefault="00993412" w:rsidP="00993412"/>
     <w:p w14:paraId="229389F3" w14:textId="77777777" w:rsidR="0037271A" w:rsidRPr="00162F38" w:rsidRDefault="0037271A" w:rsidP="00993412"/>
     <w:p w14:paraId="111FF0FE" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading311"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SUBMITTALS</w:t>
       </w:r>
@@ -4539,65 +4174,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B97ED60" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Product Data: Manufacturer's data sheets on each product to </w:t>
-[...13 lines deleted...]
-        <w:t>, including:</w:t>
+        <w:t>Product Data: Manufacturer's data sheets on each product to be used, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7A45FA" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Preparation instructions and recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DB7A50" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
@@ -4640,256 +4261,208 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65203E9C" w14:textId="71F7B4F7" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shop Drawings: Provide complete erection drawings for the proper identification and assembly of all building components. Drawings will show anchor bolt </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">settings, transverse cross-sections, sidewall, endwall and roof framing, </w:t>
+        <w:t xml:space="preserve">Shop Drawings: Provide complete erection drawings for the proper identification and assembly of all building components. Drawings will show anchor bolt settings, transverse cross-sections, sidewall, endwall and roof framing, </w:t>
       </w:r>
       <w:r w:rsidR="00B140F6" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>flashing,</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and sheeting, and accessory installation details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210ED112" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="005743E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="507776AE" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Selection Samples: For each </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> product specified, two complete sets of color chips representing manufacturer's full range of available colors and patterns.</w:t>
+        <w:t>Selection Samples: For each finish product specified, two complete sets of color chips representing manufacturer's full range of available colors and patterns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1210D492" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="005743E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AB792F9" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verification Samples: For each </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> product specified, two samples, representing actual product, color, and patterns.</w:t>
+        <w:t>Verification Samples: For each finish product specified, two samples, representing actual product, color, and patterns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8E1B32" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="005743E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69B6249A" w14:textId="4445D185" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Certifications: Shop drawings and design analysis shall bear the seal of a registered professional engineer upon request. Design analysis shall be on file and furnished by </w:t>
       </w:r>
       <w:r w:rsidR="00A26862" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the manufacturer</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA7272D" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="005743E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2696AD29" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bill of Materials: Bills of material shall </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and shall include item weights</w:t>
+        <w:t>Bill of Materials: Bills of material shall be furnished and shall include item weights</w:t>
       </w:r>
       <w:r w:rsidR="004A3862" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7DC021" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="005743E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C40A1B4" w14:textId="4258094C" w:rsidR="003238D0" w:rsidRPr="00162F38" w:rsidRDefault="00DA2A38" w:rsidP="002425F3">
       <w:pPr>
@@ -4908,65 +4481,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Preventive </w:t>
       </w:r>
       <w:r w:rsidR="003238D0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maintenance Manual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36887000" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Welder's Certifications: Certification of welder qualifications shall </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> as specified by the Project Engineer.</w:t>
+        <w:t>Welder's Certifications: Certification of welder qualifications shall be furnished as specified by the Project Engineer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D8246" w14:textId="77777777" w:rsidR="00A86157" w:rsidRPr="00162F38" w:rsidRDefault="00A86157" w:rsidP="00A86157"/>
     <w:p w14:paraId="71BB7BD6" w14:textId="77777777" w:rsidR="00425A86" w:rsidRPr="00162F38" w:rsidRDefault="00485A72" w:rsidP="00425A86">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidR="00425A86" w:rsidRPr="00162F38">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -5006,171 +4565,115 @@
         </w:rPr>
         <w:t>, delete any or all that do not apply</w:t>
       </w:r>
       <w:r w:rsidR="00425A86" w:rsidRPr="00162F38">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>. For Factory Mutual identify the proper classification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="408ABABA" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Submit certification verifying that the metal roof system has been </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and approved by Underwriter’s Laboratory as Class 90.</w:t>
+        <w:t>Submit certification verifying that the metal roof system has been tested and approved by Underwriter’s Laboratory as Class 90.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252A4052" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="005743E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60F25FF4" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Submit certification verifying that the metal roof system has been </w:t>
-[...27 lines deleted...]
-        <w:t>______.</w:t>
+        <w:t>Submit certification verifying that the metal roof system has been tested and approved by Factory Mutual as Class ________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D580F7F" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="005743E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46575EA4" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Submit certification verifying that the metal standing seam roof system has been </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in accordance with ASTM E 1592 test protocols.</w:t>
+        <w:t>Submit certification verifying that the metal standing seam roof system has been tested in accordance with ASTM E 1592 test protocols.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DCDB44" w14:textId="77777777" w:rsidR="00411F7C" w:rsidRPr="00162F38" w:rsidRDefault="00411F7C" w:rsidP="00411F7C"/>
     <w:p w14:paraId="4791C010" w14:textId="1090F0A3" w:rsidR="00411F7C" w:rsidRPr="00162F38" w:rsidRDefault="00411F7C" w:rsidP="00411F7C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Specifier: Retain following paragraph for LEED projects:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E33A33" w14:textId="77777777" w:rsidR="00B842F2" w:rsidRPr="00162F38" w:rsidRDefault="00B842F2" w:rsidP="002425F3">
@@ -5220,110 +4723,88 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Credit MR 4 Recycled Content: Product data indicating the following: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BAE5E8B" w14:textId="77777777" w:rsidR="00B842F2" w:rsidRPr="00162F38" w:rsidRDefault="00B842F2" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Material costs for each product </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> recycled content. </w:t>
+        <w:t xml:space="preserve">Material costs for each product having recycled content. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46821202" w14:textId="77777777" w:rsidR="00B842F2" w:rsidRPr="00162F38" w:rsidRDefault="00B842F2" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Percentages by weight of post-consumer and pre-consumer recycled content for each item. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A7FD01" w14:textId="58300D7B" w:rsidR="00B842F2" w:rsidRPr="00162F38" w:rsidRDefault="00B842F2" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Total weight of products </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Total weight of products provided</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="20D69BD0" w14:textId="77777777" w:rsidR="005743E8" w:rsidRPr="00162F38" w:rsidRDefault="005743E8" w:rsidP="005743E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78016430" w14:textId="77777777" w:rsidR="000E42C2" w:rsidRPr="00162F38" w:rsidRDefault="000E42C2" w:rsidP="005743E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -5392,297 +4873,172 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Manufacturer / Fabricator Qualifications: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="141DCB67" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(US) All primary products specified in this section will </w:t>
-[...27 lines deleted...]
-        <w:t>Fabricator with a minimum of five (5) years’ experience.</w:t>
+        <w:t>(US) All primary products specified in this section will be supplied by a single IAS AC 472 Accredited Manufacturer /Fabricator with a minimum of five (5) years’ experience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5610EF61" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Canada) All primary products specified in this section will </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> by a single Manufacturer / Fabricator certified by the CAN/CSA A660-10, “Certification of Manufacturers of Steel Building Systems” program.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Canada) All primary products specified in this section will be supplied by a single Manufacturer / Fabricator certified by the CAN/CSA A660-10, “Certification of Manufacturers of Steel Building Systems” program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BC4895" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="00076B47">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C396EFE" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Weldments/Welder/Weld Inspection Qualifications:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7263F191" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(US) Welding inspection and welding inspector qualification for structural steel shall be in accordance with AWS D1.1, “Structural Welding Code – Steel</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> latest edition.</w:t>
+        <w:t>(US) Welding inspection and welding inspector qualification for structural steel shall be in accordance with AWS D1.1, “Structural Welding Code – Steel”, latest edition.  Welding inspection and welding inspector qualification for cold-formed steel shall be in accordance with AWS D1.3, “Structural Welding Code – Sheet Steel”, latest edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F374C12" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Canada) The metal building manufacturer shall </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> latest edition.</w:t>
+        <w:t>(Canada) The metal building manufacturer shall be certified per CWB W47.1, “Certification of Companies for Fusion Welding of Steel”, latest edition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="076E4D3F" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="00076B47">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D96235C" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erector Qualifications: All products listed in this section are to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> by a single installer with a minimum of five (5) years demonstrated experience in installing products of the sa</w:t>
+        <w:t>Erector Qualifications: All products listed in this section are to be installed by a single installer with a minimum of five (5) years demonstrated experience in installing products of the sa</w:t>
       </w:r>
       <w:r w:rsidR="004E1EBE" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>me type and scope as specified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D7401C" w14:textId="25BC96EE" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Design: Standard drawings and design analysis must bear the seal of a registered professional engineer. Design analysis must be on file and furnishe</w:t>
       </w:r>
@@ -5783,65 +5139,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Storage and Handling Requirements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E70D2E2" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Store and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> materials in accordance with manufacturer’s instructions.</w:t>
+        <w:t>Store and handle materials in accordance with manufacturer’s instructions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79572A66" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Keep materials in manufacturer’s original, unopened containers and packaging until installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20028677" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
@@ -5901,124 +5243,96 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC6063E" w14:textId="047FDB34" w:rsidR="00797848" w:rsidRPr="00162F38" w:rsidRDefault="00797848" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maintain environmental conditions (temperature, humidity, and ventilation) within limits recommended by </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> for optimum results. Do not install products under environmental conditions outside </w:t>
+        <w:t xml:space="preserve">Maintain environmental conditions (temperature, humidity, and ventilation) within limits recommended by manufacturer for optimum results. Do not install products under environmental conditions outside </w:t>
       </w:r>
       <w:r w:rsidR="00A26862" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the manufacturer’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> absolute limits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EA5669" w14:textId="77777777" w:rsidR="00797848" w:rsidRPr="00162F38" w:rsidRDefault="00797848" w:rsidP="00797848">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4001C479" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00076B47" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Store and dispose of hazardous materials, and materials contaminated by hazardous materials, in accordance with requirements of local authorities having </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Store and dispose of hazardous materials, and materials contaminated by hazardous materials, in accordance with requirements of local authorities having jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDB36FE" w14:textId="77777777" w:rsidR="0092542B" w:rsidRPr="00162F38" w:rsidRDefault="0092542B" w:rsidP="008D31C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BF8950F" w14:textId="77777777" w:rsidR="000E42C2" w:rsidRPr="00162F38" w:rsidRDefault="000E42C2" w:rsidP="008D31C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71E5B82B" w14:textId="77777777" w:rsidR="000E42C2" w:rsidRPr="00162F38" w:rsidRDefault="000E42C2" w:rsidP="008D31C3">
       <w:pPr>
         <w:rPr>
@@ -6108,65 +5422,52 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The manufacturer shall warrant the metal building system against failure due to defective material or workmanship for a period of one (1) year from date of shipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54621BE2" w14:textId="77777777" w:rsidR="007F7FB3" w:rsidRPr="00162F38" w:rsidRDefault="007F7FB3" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The liability under this warranty shall </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> to furnishing, but not dismantling or installing, necessary replacement material F.O.B. manufacturer’s plant. In no event shall the manufacturer be liable for loss of profits, or other incidental, consequential, or special damages.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>The liability under this warranty shall be limited to furnishing, but not dismantling or installing, necessary replacement material F.O.B. manufacturer’s plant. In no event shall the manufacturer be liable for loss of profits, or other incidental, consequential, or special damages.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D48225" w14:textId="77777777" w:rsidR="004E1EBE" w:rsidRPr="00162F38" w:rsidRDefault="004E1EBE" w:rsidP="004E1EBE"/>
     <w:p w14:paraId="3D91A580" w14:textId="08D83FE2" w:rsidR="006C4BCF" w:rsidRPr="00162F38" w:rsidRDefault="00C92DD9" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Standing Seam Roof </w:t>
       </w:r>
       <w:r w:rsidR="006C4BCF" w:rsidRPr="00162F38">
@@ -6264,67 +5565,57 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Roof and Wall Paint Finish Warranty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E73241A" w14:textId="77777777" w:rsidR="00C92DD9" w:rsidRPr="00162F38" w:rsidRDefault="00C92DD9" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Systems</w:t>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Paint Systems</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E6CC8D" w14:textId="77777777" w:rsidR="00844920" w:rsidRPr="00162F38" w:rsidRDefault="00C92DD9" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Furnish manufacturer’s standard warranty </w:t>
       </w:r>
       <w:r w:rsidR="00831117" w:rsidRPr="00162F38">
         <w:rPr>
@@ -6405,341 +5696,304 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00831117" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">halking </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>halking in excess of 8 units as set forth in ASTM</w:t>
+      </w:r>
+      <w:r w:rsidR="00844920" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00831117" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>in excess of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33650" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>421</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83909" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidR="00831117" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-        <w:t>421</w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0898632D" w14:textId="034B75FD" w:rsidR="00831117" w:rsidRPr="00162F38" w:rsidRDefault="00831117" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The warr</w:t>
+      </w:r>
+      <w:r w:rsidR="00A602A0" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anty shall be for a period of </w:t>
+      </w:r>
+      <w:r w:rsidR="001C086C" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years from the date of shipment for</w:t>
       </w:r>
       <w:r w:rsidR="00C83909" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0898632D" w14:textId="034B75FD" w:rsidR="00831117" w:rsidRPr="00162F38" w:rsidRDefault="00831117" w:rsidP="002425F3">
+        <w:t xml:space="preserve"> 70%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PVDF </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83909" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cool Coating (polyvinylidene fluoride) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>paint systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592166CD" w14:textId="3B2B53C6" w:rsidR="00831117" w:rsidRPr="00162F38" w:rsidRDefault="00831117" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The warr</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> years from the date of shipment for</w:t>
+        <w:t xml:space="preserve">The warranty shall be for a period of 25 years from the date of shipment for </w:t>
       </w:r>
       <w:r w:rsidR="00C83909" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 70%</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> PVDF </w:t>
+        <w:t>SP Cool Coating (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>silicone-</w:t>
       </w:r>
       <w:r w:rsidR="00C83909" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cool Coating (polyvinylidene fluoride) </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="592166CD" w14:textId="3B2B53C6" w:rsidR="00831117" w:rsidRPr="00162F38" w:rsidRDefault="00831117" w:rsidP="002425F3">
+        <w:t xml:space="preserve">modified </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>polyester</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83909" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paint systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71719BD0" w14:textId="77777777" w:rsidR="00831117" w:rsidRPr="00162F38" w:rsidRDefault="00831117" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Galvalume® systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E73767F" w14:textId="77777777" w:rsidR="00831117" w:rsidRPr="00162F38" w:rsidRDefault="00831117" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The warranty shall be for a period of 25 years from the date of shipment for </w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="71719BD0" w14:textId="77777777" w:rsidR="00831117" w:rsidRPr="00162F38" w:rsidRDefault="00831117" w:rsidP="002425F3">
+        <w:t>Furnish manufacturer’s standard warranty for the Galvalume® panels against rupture, structural failure, or perforation due to normal atmospheric conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E95AA66" w14:textId="77777777" w:rsidR="007F7FB3" w:rsidRPr="00162F38" w:rsidRDefault="00831117" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="4"/>
-[...20 lines deleted...]
-        <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Furnish manufacturer’s standard warranty for the Galvalume® panels against rupture, structural failure, or perforation due to normal atmospheric conditions.</w:t>
-[...21 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The warranty shall be for a period of 20 years from the date of shipment for </w:t>
       </w:r>
       <w:r w:rsidR="00383D52" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Galvalume® systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB6D0BC" w14:textId="77777777" w:rsidR="00EE6C4C" w:rsidRPr="00162F38" w:rsidRDefault="007127CB" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading2Part1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -7164,133 +6418,106 @@
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Square and Rectangular Tube must conform to the requirements</w:t>
       </w:r>
       <w:r w:rsidR="0024741B" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of ASTM A</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">500 Grade B with a minimum yield strength of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ksi.</w:t>
+        <w:t>500 Grade B with a minimum yield strength of 46 ksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0976E505" w14:textId="27707404" w:rsidR="00EE6C4C" w:rsidRPr="00162F38" w:rsidRDefault="00EE6C4C" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Steel for Cold-Formed sections must confor</w:t>
       </w:r>
       <w:r w:rsidR="0024741B" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>m to the requirements of ASTM A1011</w:t>
       </w:r>
       <w:r w:rsidR="00B42ED5" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or A1039</w:t>
       </w:r>
       <w:r w:rsidR="0024741B" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Grade 55, or ASTM A</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">653 Grade 55 with </w:t>
       </w:r>
       <w:r w:rsidR="0024741B" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>minimum</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> yield strength of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ksi.</w:t>
+        <w:t xml:space="preserve"> yield strength of 55 ksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313CB587" w14:textId="0DD92D5D" w:rsidR="00732121" w:rsidRPr="00162F38" w:rsidRDefault="00EE6C4C" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">X-bracing </w:t>
       </w:r>
       <w:r w:rsidR="0024741B" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>will conform to</w:t>
       </w:r>
@@ -7384,1043 +6611,850 @@
         </w:rPr>
         <w:t xml:space="preserve">Steel used to form purlins, girts and eave struts must </w:t>
       </w:r>
       <w:r w:rsidR="0083358C" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>meet the requirements of ASTM A1011 or ASTM A</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1039 Grade 55 for primed m</w:t>
       </w:r>
       <w:r w:rsidR="0083358C" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>aterial or ASTM A</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">653 Grade 55 for galvanized material with a minimum yield of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ksi.</w:t>
+        <w:t>653 Grade 55 for galvanized material with a minimum yield of 55 ksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64522742" w14:textId="77777777" w:rsidR="00732121" w:rsidRPr="00162F38" w:rsidRDefault="00732121" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Design Thicknesses </w:t>
+      </w:r>
+      <w:r w:rsidR="00A602A0" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0771" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge to be determined by design to meet specified loading conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BECF05D" w14:textId="77777777" w:rsidR="00732121" w:rsidRPr="00162F38" w:rsidRDefault="00732121" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Panels:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCE17E6" w14:textId="77777777" w:rsidR="00732121" w:rsidRPr="00162F38" w:rsidRDefault="00A2149E" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Roll-formed Galvalume®</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6867" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, pre</w:t>
+      </w:r>
+      <w:r w:rsidR="00732121" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-painted Galvalume® or Galvanized G90 Exterior-Side and G60 Interior-Side.  In Canada, Galvanized panel will have a coating thickness of G90 on both sides.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C778C8D" w14:textId="77777777" w:rsidR="00732121" w:rsidRPr="00162F38" w:rsidRDefault="00732121" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Standing Seam Panels must have:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3157C754" w14:textId="2D1E63E6" w:rsidR="00732121" w:rsidRPr="00162F38" w:rsidRDefault="00732121" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(For US and Export) 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83909" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent minimum aluminum-zinc alloy</w:t>
+      </w:r>
+      <w:r w:rsidR="0083358C" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- coating and conform to ASTM A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">792 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3C84" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or ASTM A653 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>with a minimum yield of 50 ksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F86ADA5" w14:textId="03811CD9" w:rsidR="00732121" w:rsidRPr="00162F38" w:rsidRDefault="00732121" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(For Canada) 55 percent minimum aluminum-zinc alloy- coating with Galvalume® finish or 50 percent minimum aluminum-zinc alloy- coating with pai</w:t>
+      </w:r>
+      <w:r w:rsidR="001C45E9" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nt finish and conform to ASTM A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>792</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17B2B" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3C84" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or ASTM A653</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a minimum yield of 50 ksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC05B66" w14:textId="77777777" w:rsidR="00732121" w:rsidRPr="00162F38" w:rsidRDefault="00732121" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Through-fastened panels must have:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7F2455" w14:textId="3568745D" w:rsidR="00732121" w:rsidRPr="00162F38" w:rsidRDefault="00732121" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(For US and Export) 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83909" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent minimum aluminum-zinc allo</w:t>
+      </w:r>
+      <w:r w:rsidR="001C45E9" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>y coating and conform to ASTM A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">792 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC494D" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or ASTM A653 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>with a minimum yield of 50 ksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA1A746" w14:textId="6A502DB6" w:rsidR="00732121" w:rsidRPr="00162F38" w:rsidRDefault="00732121" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(For Canada) 55 percent minimum aluminum-zinc alloy- coating with Galvalume finish or 50 percent minimum aluminum-zinc alloy- coating with pai</w:t>
+      </w:r>
+      <w:r w:rsidR="001C45E9" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nt finish and conform to ASTM A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">792 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC494D" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or ASTM A653 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>with a minimum yield of 50 ksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669AEC76" w14:textId="77777777" w:rsidR="00244642" w:rsidRPr="00162F38" w:rsidRDefault="00244642" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Panel Finish:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606E685F" w14:textId="53E6B5B8" w:rsidR="00244642" w:rsidRPr="00162F38" w:rsidRDefault="00244642" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SP</w:t>
+      </w:r>
+      <w:r w:rsidR="00240FA3" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cool Coatings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Finish:  </w:t>
+      </w:r>
+      <w:r w:rsidR="005577DE" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Silicone-Modified Polyester</w:t>
+      </w:r>
+      <w:r w:rsidR="00602F54" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00240FA3" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(SMP)</w:t>
+      </w:r>
+      <w:r w:rsidR="005577DE" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00602F54" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">standard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>paint system with a 25-year finish warranty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A6E7DF" w14:textId="41D21BFF" w:rsidR="00244642" w:rsidRPr="00162F38" w:rsidRDefault="00244642" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PVDF Finish:  70% PVDF paint system with a </w:t>
+      </w:r>
+      <w:r w:rsidR="001C086C" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-year finish warranty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D161BA8" w14:textId="77777777" w:rsidR="00B62223" w:rsidRPr="00162F38" w:rsidRDefault="00153508" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panel </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62223" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fasteners:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742FAD1B" w14:textId="77777777" w:rsidR="00036BDB" w:rsidRPr="00162F38" w:rsidRDefault="00153508" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>For Galvalume® and Painted finished roof panels: Long Life Cast Zinc head.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6410E409" w14:textId="77777777" w:rsidR="00B62223" w:rsidRPr="00162F38" w:rsidRDefault="00153508" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>For wall panels: Coated carbon steel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77091797" w14:textId="77777777" w:rsidR="00B62223" w:rsidRPr="00162F38" w:rsidRDefault="00153508" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Color of exposed fastener heads to match the wall and roof panel finish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DAF265" w14:textId="77777777" w:rsidR="00076B47" w:rsidRPr="00162F38" w:rsidRDefault="00153508" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Concealed Fasteners: Self-drilling type, of size required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1491CDF5" w14:textId="77777777" w:rsidR="00153508" w:rsidRPr="00162F38" w:rsidRDefault="00153508" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flashing and Trim: Match material, finish, and color of adjacent components. Provide trim at rakes, including peak and corner assemblies, high and low eaves, corners, bases, framed openings and as required or specified to provide weathertightness and a finished appearance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3896EB7F" w14:textId="77777777" w:rsidR="00B62223" w:rsidRPr="00162F38" w:rsidRDefault="00B62223" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Roof Clips:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D54985" w14:textId="77777777" w:rsidR="00B62223" w:rsidRPr="00162F38" w:rsidRDefault="00B62223" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All clips must have factory-applied mastic and designed so that movement between the panel and the clip does not occur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617239BF" w14:textId="77777777" w:rsidR="00B62223" w:rsidRPr="00162F38" w:rsidRDefault="00B62223" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Short or Tall Fixed clips; shall be either 3 ½ inches (89mm) or 4 ½ inches (114mm) in height. Used for applications where only a moderate amount of thermal expansion and contraction in the roof panel is expected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761E4AB2" w14:textId="77777777" w:rsidR="00B62223" w:rsidRPr="00162F38" w:rsidRDefault="00B62223" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Short or Tall Sliding clips: shall be either 3 ½ inches (89mm) or 4 ½ inches (114mm) in height and pr</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4312" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ovide either 1-7/8 inches </w:t>
+      </w:r>
+      <w:r w:rsidR="00992298" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from neutral position </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4312" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or 3 3/4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4312" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">total </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inches of travel for panel thermal expansion and contraction, depending on clip choice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0324879A" w14:textId="77777777" w:rsidR="00BF4312" w:rsidRPr="00162F38" w:rsidRDefault="00BF4312" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Super Tall Sliding clips: shall be 5 ½ inches (140mm) in height and provide either 1-7/8 inches </w:t>
+      </w:r>
+      <w:r w:rsidR="00992298" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from neutral position </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or 3 3/4 total inches of travel for panel thermal expansion and contraction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B72D904" w14:textId="77777777" w:rsidR="00B62223" w:rsidRPr="00162F38" w:rsidRDefault="00B62223" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sealant And Closures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFC3F86" w14:textId="77777777" w:rsidR="00B62223" w:rsidRPr="00162F38" w:rsidRDefault="00B62223" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sidelaps: Factory applied non-skinning Butyl mastic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1DFD0D" w14:textId="77777777" w:rsidR="00B62223" w:rsidRPr="00162F38" w:rsidRDefault="00B62223" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Endlaps, Eave, Ridge Assembly, and Gable Flashings: Field applied 100% solids butyl-based elastomeric tape sealant, furnished in pre-cut lengths.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0881C1DB" w14:textId="3C7FCC73" w:rsidR="00B62223" w:rsidRPr="00162F38" w:rsidRDefault="00B62223" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Design Thicknesses </w:t>
-[...958 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Outside Closures: Closed-cell, </w:t>
       </w:r>
       <w:r w:rsidR="00A26862" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>plastic,</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00A26862" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>metal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5921A8BD" w14:textId="6EA0A93B" w:rsidR="00BF4312" w:rsidRPr="00162F38" w:rsidRDefault="00B62223" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
@@ -8758,51 +7792,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tapered</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEB7BB3" w14:textId="15E4DCE1" w:rsidR="009C0718" w:rsidRPr="00162F38" w:rsidRDefault="009C0718" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Endwall Frames / Roof Beams: Fabricated as mill-rolled </w:t>
       </w:r>
       <w:r w:rsidR="00745A81" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sections</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or built-up "I" sections depending on design requirements. Fabricate endwall columns of cold-formed </w:t>
       </w:r>
       <w:r w:rsidR="00573AD2" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sections, mill</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-rolled sections, or built-up "I" sections depending on design requirements.</w:t>
@@ -8867,92 +7900,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> (Built-Up or Mill-Rolled depending on design requirements)</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C095B4E" w14:textId="77777777" w:rsidR="009C0718" w:rsidRPr="00162F38" w:rsidRDefault="009C0718" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Finish: Red-Oxide or Gray Primer, or galvanized (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> galvanized cold-form, hot-dipped otherwise).</w:t>
+        <w:t>Finish: Red-Oxide or Gray Primer, or galvanized (pre coated galvanized cold-form, hot-dipped otherwise).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E00AAA2" w14:textId="00F99E0A" w:rsidR="00B57A34" w:rsidRPr="00162F38" w:rsidRDefault="009C0718" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Field Bolted Connections: All field bolted connections shall </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Field Bolted Connections: All field bolted connections shall be designed</w:t>
+      </w:r>
       <w:r w:rsidR="003A3B29" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and detailed utilizing ASTM </w:t>
       </w:r>
       <w:r w:rsidR="007F6868" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>F3125 Gr</w:t>
       </w:r>
       <w:r w:rsidR="006F68CB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ades A325 or A490</w:t>
       </w:r>
       <w:r w:rsidR="003A3B29" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F68CB" w:rsidRPr="00162F38">
@@ -9023,93 +8034,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Note: Please specify the desired configurations (Depth and finish) of each type of secondary framing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231294BD" w14:textId="033090A5" w:rsidR="00C54549" w:rsidRPr="00162F38" w:rsidRDefault="00B80D28" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Purlins and Girts: Purlins and girts shall be </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> to comply with the requirements of the latest edition of AISI </w:t>
+        <w:t xml:space="preserve">Purlins and Girts: Purlins and girts shall be cold-formed "Z" sections with stiffened flanges.  Flange stiffeners shall be sized to comply with the requirements of the latest edition of AISI </w:t>
       </w:r>
       <w:r w:rsidR="00F92786" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S100</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. They shall be pre-punched at the factory to provide for field bolting to the rigid frames. They shall be simple or continuous span as required by design. Connection bolts </w:t>
       </w:r>
       <w:r w:rsidR="00452E3E" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">will install through the purlin/girt </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>webs, not purlin</w:t>
       </w:r>
@@ -9173,1145 +8142,1026 @@
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="004326B6" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">epth: To be determined by design (8”, </w:t>
       </w:r>
       <w:r w:rsidR="002A49B4" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9.5”</w:t>
       </w:r>
       <w:r w:rsidR="00486BF8" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004326B6" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>or 12”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367E3554" w14:textId="77777777" w:rsidR="004C607A" w:rsidRPr="00162F38" w:rsidRDefault="004C607A" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Maximum Length: To be determined by design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D097E2" w14:textId="77777777" w:rsidR="004C607A" w:rsidRPr="00162F38" w:rsidRDefault="004C607A" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Finish: Red Oxide Primer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375F6DB4" w14:textId="77777777" w:rsidR="004C607A" w:rsidRPr="00162F38" w:rsidRDefault="004C607A" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Finish: Gray Primer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6300597F" w14:textId="77777777" w:rsidR="004C607A" w:rsidRPr="00162F38" w:rsidRDefault="004C607A" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Finish: Pre-Coated Galvanized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1752AD89" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Girts: Horizontal structural members that support vertical panels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D81E0F" w14:textId="1E60A955" w:rsidR="003529A8" w:rsidRPr="00162F38" w:rsidRDefault="003529A8" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De</w:t>
+      </w:r>
       <w:r w:rsidR="004326B6" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>12</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">pth: To be determined by design (8”, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A49B4" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9.5”</w:t>
+      </w:r>
       <w:r w:rsidR="004326B6" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>”)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="367E3554" w14:textId="77777777" w:rsidR="004C607A" w:rsidRPr="00162F38" w:rsidRDefault="004C607A" w:rsidP="002425F3">
+        <w:t xml:space="preserve"> or 12”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5306159E" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maximum Length: To be determined by design.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D097E2" w14:textId="77777777" w:rsidR="004C607A" w:rsidRPr="00162F38" w:rsidRDefault="004C607A" w:rsidP="002425F3">
+    <w:p w14:paraId="2B782504" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish: Red Oxide Primer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375F6DB4" w14:textId="77777777" w:rsidR="004C607A" w:rsidRPr="00162F38" w:rsidRDefault="004C607A" w:rsidP="002425F3">
+    <w:p w14:paraId="3B30E365" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish: Gray Primer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6300597F" w14:textId="77777777" w:rsidR="004C607A" w:rsidRPr="00162F38" w:rsidRDefault="004C607A" w:rsidP="002425F3">
+    <w:p w14:paraId="5D906478" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish: Pre-Coated Galvanized.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1752AD89" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+    <w:p w14:paraId="076B3414" w14:textId="230B044D" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="59D81E0F" w14:textId="1E60A955" w:rsidR="003529A8" w:rsidRPr="00162F38" w:rsidRDefault="003529A8" w:rsidP="002425F3">
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eave Struts: </w:t>
+      </w:r>
+      <w:r w:rsidR="00965537" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>qual flange,</w:t>
+      </w:r>
+      <w:r w:rsidR="00972A45" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cold-formed "C" sections or “Z”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purlins.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B986A2" w14:textId="42F2488D" w:rsidR="003529A8" w:rsidRPr="00162F38" w:rsidRDefault="003529A8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidR="004326B6" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pth: To be determined by design (8”, </w:t>
       </w:r>
       <w:r w:rsidR="002A49B4" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9.5”</w:t>
       </w:r>
       <w:r w:rsidR="004326B6" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="5306159E" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+        <w:t xml:space="preserve"> or 12”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066EC481" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maximum Length: To be determined by design.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B782504" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+    <w:p w14:paraId="62753F8F" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish: Red Oxide Primer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B30E365" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="471441B7" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Finish: Gray Primer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D906478" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+    <w:p w14:paraId="6F29F17A" w14:textId="77777777" w:rsidR="00B80D28" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish: Pre-Coated Galvanized.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076B3414" w14:textId="230B044D" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+    <w:p w14:paraId="3721DA05" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eave Struts: </w:t>
+        <w:t>Base Framing: Base members to which the base of the wall covering may be attached to the perimeter of the slab. Secured to the concrete slab with mechanical anchors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B5BFAB" w14:textId="45F66ECC" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Formed base sill</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F86D265" w14:textId="2C0B3B80" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Base channel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52424D46" w14:textId="39F2D12F" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>With flashing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549B5570" w14:textId="5C0153A5" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Without flashing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66298FD0" w14:textId="1A056506" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Base angle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637F0E81" w14:textId="334FD5A9" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>With flashing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5C52F1" w14:textId="18C48937" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Without flashing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE6A67E" w14:textId="4E79A712" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Base girt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578DF96D" w14:textId="46D0CE22" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>With flashing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA6B9A3" w14:textId="5380CF4F" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Without flashing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232CA9C3" w14:textId="0F9DE531" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Finish: Red Oxide Primer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037967F3" w14:textId="376E33F6" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Finish: Gray Primer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63957B0A" w14:textId="1EDA1A7B" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finish: </w:t>
+      </w:r>
+      <w:r w:rsidR="00982D05" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pre-Coated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Galvanized</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789E1D73" w14:textId="78B0BF62" w:rsidR="00B57A34" w:rsidRPr="00162F38" w:rsidRDefault="00960DED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nucor Building</w:t>
       </w:r>
       <w:r w:rsidR="00965537" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...5 lines deleted...]
-        <w:t>qual flange,</w:t>
+        <w:t>s Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A49B4" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57A34" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oof </w:t>
+      </w:r>
+      <w:r w:rsidR="002A49B4" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57A34" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>oist system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DCB76A" w14:textId="77777777" w:rsidR="00B57A34" w:rsidRPr="00162F38" w:rsidRDefault="00B57A34" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Open web, parallel chord, simple span load carrying members suitable for the direct support of roof systems utilizing material sizes and yield strengths as</w:t>
+      </w:r>
+      <w:r w:rsidR="00960DED" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02755A6B" w14:textId="77777777" w:rsidR="005A5DDD" w:rsidRPr="00162F38" w:rsidRDefault="005A5DDD" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Open web members shall be fabricated of material that conforms to the material specifications designated by the Steel Joist Institute as accep</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC688E" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>table for this product.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1A667A" w14:textId="4E87B6D4" w:rsidR="005A5DDD" w:rsidRPr="00162F38" w:rsidRDefault="007835D6" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ClearBay</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5DDD" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="000647B0" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000647B0" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>roof joist system with reduced bridging on qualified “</w:t>
+      </w:r>
+      <w:r w:rsidR="00965537" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Standing Seam</w:t>
+      </w:r>
+      <w:r w:rsidR="000647B0" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” projects.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5DDD" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDA4B95" w14:textId="77777777" w:rsidR="00B57A34" w:rsidRPr="00162F38" w:rsidRDefault="00E90F79" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roof Joist </w:t>
+      </w:r>
+      <w:r w:rsidR="005A5DDD" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>attachment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47928E3C" w14:textId="77777777" w:rsidR="00972A45" w:rsidRPr="00162F38" w:rsidRDefault="002C3DA3" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fully</w:t>
       </w:r>
       <w:r w:rsidR="00972A45" w:rsidRPr="00162F38">
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bolted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (no welding required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C677E6B" w14:textId="77777777" w:rsidR="000647B0" w:rsidRPr="00162F38" w:rsidRDefault="00972A45" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Welded</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0969BAEC" w14:textId="77777777" w:rsidR="00E90F79" w:rsidRPr="00162F38" w:rsidRDefault="00E90F79" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Alternate Bolt Option (some welding required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3834A05D" w14:textId="77777777" w:rsidR="00B57A34" w:rsidRPr="00162F38" w:rsidRDefault="002C3DA3" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roof </w:t>
+      </w:r>
+      <w:r w:rsidR="00B57A34" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Joist </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90F79" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bridging </w:t>
+      </w:r>
       <w:r w:rsidR="00972A45" w:rsidRPr="00162F38">
         <w:rPr>
-          <w:szCs w:val="20"/>
-[...217 lines deleted...]
-        <w:pStyle w:val="SpecHeading6a"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>attachment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F8E534" w14:textId="77777777" w:rsidR="002C3DA3" w:rsidRPr="00162F38" w:rsidRDefault="002C3DA3" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...593 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Fully Bolted (no welding required)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="487DD86D" w14:textId="77777777" w:rsidR="00972A45" w:rsidRPr="00162F38" w:rsidRDefault="00972A45" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Welded</w:t>
       </w:r>
     </w:p>
@@ -10482,87 +9332,52 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D8FD925" w14:textId="47BC8485" w:rsidR="00734775" w:rsidRPr="00162F38" w:rsidRDefault="00734775" w:rsidP="00734775">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="187"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate these requirements with applicable national codes and standards. Roof radiative properties are particular to climate and standards and may not </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> for insurance purposes.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Coordinate these requirements with applicable national codes and standards. Roof radiative properties are particular to climate and standards and may not be required. UL and/or FM Global requirements may be needed for insurance purposes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DFE923" w14:textId="77777777" w:rsidR="00734775" w:rsidRPr="00162F38" w:rsidRDefault="00734775" w:rsidP="00734775">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1354"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3606FDAA" w14:textId="3B5E0483" w:rsidR="0060419C" w:rsidRPr="00162F38" w:rsidRDefault="0060419C" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -10609,65 +9424,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Class 4 rated and listed in accordance with UL-2218A for Impact Resistance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="434C9EA0" w14:textId="36EFC2D2" w:rsidR="005737BD" w:rsidRPr="00162F38" w:rsidRDefault="00734775" w:rsidP="00DC113C">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">FM Approvals Rating: Provide FM 4471 Approved assemblies </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the following ratings. </w:t>
+        <w:t xml:space="preserve">FM Approvals Rating: Provide FM 4471 Approved assemblies on the basis of the following ratings. </w:t>
       </w:r>
       <w:r w:rsidR="00DC113C" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All NBG single skin panels meet FM 4471 standards listed below. Id</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>entify materials with FM Approvals markings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083B1F83" w14:textId="0DC81D12" w:rsidR="005737BD" w:rsidRPr="00162F38" w:rsidRDefault="005737BD" w:rsidP="00DC113C">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -10721,2531 +9522,1641 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7E5BAA0A" w14:textId="77777777" w:rsidR="004A73FC" w:rsidRPr="00162F38" w:rsidRDefault="004A73FC" w:rsidP="004A73FC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>Third-party listed and rated in a nationally recognized program in accordance with CRRC-1 with an [Initial] [3-year Aged] Solar Reflectance and [Initial] [3-year Aged] Thermal Emittance such that a minimum [Initial] [3-year Aged] Solar Reflectance Index (SRI) of ___ per ASTM E 1980 assuming medium wind conditions is provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D95A1BE" w14:textId="3B6C8206" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>R-Panel</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47713" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Roof Panel: A through-fastened roof with 1 1/4 inch (32mm) ribs at 12 inches (305mm) on center. The area between the ribs is reinforced to minimize oil-canning.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42DFB" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tested in accordance with ASTM E</w:t>
+      </w:r>
+      <w:r w:rsidR="00E637D8" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2140</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42DFB" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> water penetration and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17B2B" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42DFB" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ASTM E1592 for wind uplift capacity</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17B2B" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706AF3E7" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge: 26 (Std.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521BDBD4" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CD380C" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge: 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EBEAA5" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimensions: 36 inches (915mm)</w:t>
+      </w:r>
+      <w:r w:rsidR="00682BED" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wide by 1 1/4 inch (32mm) high</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D957DF4" w14:textId="77777777" w:rsidR="00784770" w:rsidRPr="00162F38" w:rsidRDefault="00784770" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finish/Color: As specified in Article 2.8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00682BED" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PANEL FINISH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9C45AC" w14:textId="2BECA8E8" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CFR Roof Panel: A mechanically seamed trapezoidal standing seam roof panel with concealed clips. Installed directly over purlins. Tested in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33650" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ASTM E2140,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E1646 and E1680 for water penetration and air infiltration, and per ASTM E1592 for wind uplift capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4229C807" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46B65" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Std.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EB87CA" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge: 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C522A8" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimensions: 24 inches (610mm) wid</w:t>
+      </w:r>
+      <w:r w:rsidR="00682BED" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e by 3 inches (76mm) high</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CF4B72" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Tall Fixed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658E01AC" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Short Fixed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E3093C" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Tall Sliding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E60842" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Short Sliding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED78E11" w14:textId="77777777" w:rsidR="00267D35" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Super Tall Sliding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B228C9F" w14:textId="1947F5FD" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00784770" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finish/Color: As specified in Article 2.8 </w:t>
+      </w:r>
+      <w:r w:rsidR="00682BED" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PANEL FINISH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4648D11B" w14:textId="066C5C31" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SSII Roof Panel: A mechanically seamed trapezoidal standing seam roof panel with concealed clips. Installed directly over purlins. Tested in accordance with ASTM E 1646 and E 1680 for water penetration and air infiltration, and per ASTM E1592 for wind uplift capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728AE2AE" w14:textId="77777777" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge: 24 (Std.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5527204D" w14:textId="77777777" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge: 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590F03CF" w14:textId="77777777" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimensions: 24 inches (610mm) wide by 3 inches (76mm) high</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E2CEAA" w14:textId="77777777" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Tall Sliding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421F1B83" w14:textId="77777777" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Short Sliding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C73678F" w14:textId="53C1652A" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4750C73B" w14:textId="3FC3D08C" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>R-Panel</w:t>
+        <w:t>SS360 Roof Panel: A mechanically seamed trapezoidal standing seam roof panel with concealed clips. Installed directly over purlins. Tested in accordance with ASTM E 1646 and E 1680 for water penetration and air infiltration, and per ASTM E1592 for wind uplift capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F808F1" w14:textId="77777777" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge: 24 (Std.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467BA53F" w14:textId="77777777" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge: 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107F355C" w14:textId="77777777" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimensions: 24 inches (610mm) wide by 3 inches (76mm) high</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515F5E58" w14:textId="77777777" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Tall Sliding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B33414" w14:textId="77777777" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Short Sliding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE1C280" w14:textId="77777777" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Super Tall Sliding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6188559A" w14:textId="0B7F2706" w:rsidR="00965537" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB27068" w14:textId="7514DC89" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00965537" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loc Seam 90 / 360 </w:t>
       </w:r>
       <w:r w:rsidR="00F47713" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Roof Panel: A through-fastened roof with 1 </w:t>
-[...179 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm)</w:t>
+        <w:t>Roof Panel: A mechanically seamed pan-type standing seam roof panel with concealed clips. Installed directly over purlins. Tested in accordance with ASTM E 1646 and E 1680 for water penetration and air infiltration, and per ASTM E1592 for wind uplift capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178F155C" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
+      <w:r w:rsidR="00255C5F" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Std.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733259D" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gauge: 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3036E4E8" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimensions: 16 inches (406m</w:t>
       </w:r>
       <w:r w:rsidR="00682BED" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> wide by 1 1/4 inch (32mm) high</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Finish/Color: As specified in Article 2.8 </w:t>
+        <w:t>m) wide by 2 inches (51mm) high</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F86F33" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Tall Fixed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CEC5FB" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Short Fixed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8DE87A" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Tall Sliding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1C764C" w14:textId="77777777" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Clips: Short Sliding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF3239E" w14:textId="77777777" w:rsidR="00784770" w:rsidRPr="00162F38" w:rsidRDefault="00784770" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Finish/Color: As specif</w:t>
       </w:r>
       <w:r w:rsidR="00682BED" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>PANEL FINISH</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C9C45AC" w14:textId="2BECA8E8" w:rsidR="00F47713" w:rsidRPr="00162F38" w:rsidRDefault="00F47713" w:rsidP="002425F3">
+        <w:t>ied in Article 2.8 PANEL FINISH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C601EA" w14:textId="2E638E4E" w:rsidR="007550CA" w:rsidRPr="00162F38" w:rsidRDefault="007550CA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">CFR Roof Panel: A mechanically seamed trapezoidal standing seam roof panel with concealed clips. Installed directly over purlins. </w:t>
-[...894 lines deleted...]
-        <w:t xml:space="preserve"> in accordance with ASTM E 1646 and E 1680 for water penetration and air infiltration, and per ASTM E1592 for wind uplift capacity.</w:t>
+        <w:t>Metl-Span CFR Insulated Roof Panel: A mechanically seamed vertical rib standing seam roof sandwich panel with concealed clips.  Installed directly over purlin.  Tested in accordance with ASTM E 1646 and E 1680 for water penetration and air infiltration, and per ASTM E1592 for wind uplift capacity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C571D41" w14:textId="273D51B9" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Exterior</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> panel gauge: 24 (Std.)</w:t>
+        <w:t>Exterior panel gauge: 24 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E80F1B0" w14:textId="2501CB3A" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Exterior</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Exterior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7A2F5510" w14:textId="50DE26FE" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Interior</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> panel gauge: 26 (Std.)</w:t>
+        <w:t>Interior panel gauge: 26 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5446E90D" w14:textId="02EC1D34" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="25C010CC" w14:textId="0E663AD8" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Interior</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5EE9DDD1" w14:textId="3729183A" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (914mm) wide X 2 inches (50mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) wide X 2 inches (50mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D6E19E8" w14:textId="3E9335BA" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (1067mm) wide X 2 inches (50mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1067mm) wide X 2 inches (50mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B173C36" w14:textId="3080E415" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (914mm) wide X 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) wide X 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756DD2E2" w14:textId="3036B3B5" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (1067mm) wide X 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1067mm) wide X 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55ED92F5" w14:textId="27586AE6" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (914mm) wide X 3 inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) wide X 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162BA975" w14:textId="0609CB3B" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (1067mm) wide X 3 inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1067mm) wide X 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CCC56E" w14:textId="40C64976" w:rsidR="008C1D55" w:rsidRPr="00162F38" w:rsidRDefault="008C1D55" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>12</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">12. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (914mm) wide X 4 inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) wide X 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBEEE24" w14:textId="11FD0218" w:rsidR="008C1D55" w:rsidRPr="00162F38" w:rsidRDefault="008C1D55" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>13</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (1067mm) wide X 4 inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1067mm) wide X 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="146B6FD6" w14:textId="32461E79" w:rsidR="008C1D55" w:rsidRPr="00162F38" w:rsidRDefault="008C1D55" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>14</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">14. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (914mm) wide X 5 inches (127mm) thick (R-43.7)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) wide X 5 inches (127mm) thick (R-43.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78AE269A" w14:textId="470BD3EF" w:rsidR="008C1D55" w:rsidRPr="00162F38" w:rsidRDefault="008C1D55" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>15</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">15. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (1067mm) wide X 5 inches (127mm) thick (R-43.7)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1067mm) wide X 5 inches (127mm) thick (R-43.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A274108" w14:textId="2BCE58B5" w:rsidR="008C1D55" w:rsidRPr="00162F38" w:rsidRDefault="008C1D55" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>16</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">16. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (914mm) wide X 6 inches (152mm) thick (R-52.5)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) wide X 6 inches (152mm) thick (R-52.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF6858D" w14:textId="262DEC46" w:rsidR="008C1D55" w:rsidRPr="00162F38" w:rsidRDefault="008C1D55" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>17</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">17. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Size</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> inches (1067mm) wide X 6 inches (152mm) thick (R-52.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1067mm) wide X 6 inches (152mm) thick (R-52.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2DEB85" w14:textId="4ACE0F13" w:rsidR="00D10594" w:rsidRPr="00162F38" w:rsidRDefault="00D10594" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>18</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">18. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Color</w:t>
-[...8 lines deleted...]
-        <w:t>: As specified in Article 2.8 PANEL FINISHES</w:t>
+        <w:t>Color: As specified in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F96EA21" w14:textId="5E2516FB" w:rsidR="00D10594" w:rsidRPr="00162F38" w:rsidRDefault="00D10594" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731" w:firstLine="79"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>19</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">19. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Standard</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Finish</w:t>
+        <w:t>Standard Finish</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40720FDF" w14:textId="4FEF752C" w:rsidR="00D10594" w:rsidRPr="00162F38" w:rsidRDefault="00D10594" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Exterior</w:t>
-[...8 lines deleted...]
-        <w:t>: Embossed with Mesa Profile</w:t>
+        <w:t>Exterior: Embossed with Mesa Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E565D0" w14:textId="0ACA2100" w:rsidR="00D10594" w:rsidRPr="00162F38" w:rsidRDefault="00D10594" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -13257,85 +11168,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Interior: Deep Embossed with Mesa Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D2A6D7" w14:textId="0760C22A" w:rsidR="00D10594" w:rsidRPr="00162F38" w:rsidRDefault="00D10594" w:rsidP="00C521CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>c</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">c. </w:t>
       </w:r>
       <w:r w:rsidR="00AB6DF7" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Interior</w:t>
-[...8 lines deleted...]
-        <w:t>: Deep Unembossed with Mesa Profile</w:t>
+        <w:t>Interior: Deep Unembossed with Mesa Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F3DAC8" w14:textId="77777777" w:rsidR="00302AD3" w:rsidRPr="00162F38" w:rsidRDefault="00302AD3" w:rsidP="00AB6DF7">
       <w:pPr>
         <w:ind w:left="731"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25D0892D" w14:textId="77777777" w:rsidR="005A143A" w:rsidRPr="00162F38" w:rsidRDefault="005A143A" w:rsidP="00993412">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -13351,227 +11244,170 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Note: Please specify the desired wall panel and applicable configurations (gauge, and size/Thermal value). Delete wall panels that are not applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2B388C" w14:textId="1EC53103" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00A07D59" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading311"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="731" w:hanging="731"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00657E9F" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>WALL PANELS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31252B5A" w14:textId="6260109C" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="004F41FE" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">R-Panel </w:t>
       </w:r>
       <w:r w:rsidR="00657E9F" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wall Panel: A through-fastened sidewall panel with 1 </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> to minimize oil-canning.</w:t>
+        <w:t>Wall Panel: A through-fastened sidewall panel with 1 1/4 inch (32mm) ribs at 12 inches (305mm) on center. The area between the ribs is reinforced to minimize oil-canning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FCE306" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00657E9F" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gauge: 26</w:t>
       </w:r>
       <w:r w:rsidR="00682BED" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759E5A62" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="56FE4F85" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00682BED" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="753D8D23" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00657E9F" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm) wide by 1 1/4 inch (32mm) high</w:t>
+        <w:t>Dimensions: 36 inches (915mm) wide by 1 1/4 inch (32mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555C602A" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00657E9F" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish</w:t>
       </w:r>
       <w:r w:rsidR="00923B74" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/Color</w:t>
       </w:r>
@@ -13593,174 +11429,129 @@
         </w:rPr>
         <w:t>PANEL FINISH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2220D3CA" w14:textId="1A6A1B26" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="004F41FE" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A-Panel </w:t>
       </w:r>
       <w:r w:rsidR="00657E9F" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wall Panel: Reverse-rolled wall panel with 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (32mm) ribs at 12 inches (305mm) on center with semi-concealed fasteners.</w:t>
+        <w:t>Wall Panel: Reverse-rolled wall panel with 1 1/4 inch (32mm) ribs at 12 inches (305mm) on center with semi-concealed fasteners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6069AEB1" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00657E9F" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gauge: 26</w:t>
       </w:r>
       <w:r w:rsidR="00590B76" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="515FB2FD" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="002B24E0" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5F6262F5" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="002B24E0" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5C7B430B" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00657E9F" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm)</w:t>
+        <w:t>Dimensions: 36 inches (915mm)</w:t>
       </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wide by 1 1/4 inch (32mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC7E85D" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00657E9F" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish</w:t>
       </w:r>
@@ -13788,173 +11579,129 @@
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Reverse </w:t>
       </w:r>
       <w:r w:rsidR="004F41FE" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">R-Panel </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wall Panel: Reverse-rolled wall panel with 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (32mm) ribs at 12 inches (305mm) on center with semi-concealed fasteners.</w:t>
+        <w:t>Wall Panel: Reverse-rolled wall panel with 1 1/4 inch (32mm) ribs at 12 inches (305mm) on center with semi-concealed fasteners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130EED3B" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00657E9F" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gauge: 26</w:t>
       </w:r>
       <w:r w:rsidR="00590B76" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAFA9E7" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="002B24E0" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7415E8F8" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="002B24E0" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="07975B12" w14:textId="77777777" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00657E9F" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm)</w:t>
+        <w:t>Dimensions: 36 inches (915mm)</w:t>
       </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wide by 1 1/4 inch (32mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548D8772" w14:textId="0C4370C1" w:rsidR="00657E9F" w:rsidRPr="00162F38" w:rsidRDefault="00657E9F" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish</w:t>
       </w:r>
@@ -14006,463 +11753,249 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Exterior panel gauge: 26 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E662167" w14:textId="77777777" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exterior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Exterior panel gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0F1C4E94" w14:textId="77777777" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exterior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Exterior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4BFF354B" w14:textId="77777777" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Interior panel gauge: 26 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AC5A8F" w14:textId="77777777" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4FAB9A8A" w14:textId="20006727" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="14F4D5D7" w14:textId="247CAB59" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (51mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2 inches (51mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4554477E" w14:textId="7FC16DBF" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A605997" w14:textId="71782F02" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279EC711" w14:textId="60BF50D2" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D877C2" w14:textId="46807AEA" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (127mm) thick (R-43.7)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 5 inches (127mm) thick (R-43.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E80ACEA" w14:textId="198013A4" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (152mm) thick (R-52.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 6 inches (152mm) thick (R-52.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597690EB" w14:textId="77777777" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (203mm) thick (R-70.0)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 8 inches (203mm) thick (R-70.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A26C00" w14:textId="77777777" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561613AA" w14:textId="77777777" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
@@ -14474,78 +12007,60 @@
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Standard Finish</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FD4E88" w14:textId="5298A0C7" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="004074C2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Exterior</w:t>
-[...8 lines deleted...]
-        <w:t>: Embossed with Flute Profile</w:t>
+        <w:t>Exterior: Embossed with Flute Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BBA6EDB" w14:textId="4A2F779C" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="004074C2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -14603,889 +12118,475 @@
     <w:p w14:paraId="594D3E86" w14:textId="72CF01B3" w:rsidR="004074C2" w:rsidRPr="00162F38" w:rsidRDefault="004074C2" w:rsidP="004074C2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>d</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">d. </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Interior</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: Unembossed with Mesa Profile or Light Mesa Profile </w:t>
+        <w:t xml:space="preserve">Interior: Unembossed with Mesa Profile or Light Mesa Profile </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC40A48" w14:textId="28918A64" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Metl-Span Light Mesa Insulated Panel: A through fastene</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21550" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wall sandwich panel with concealed fasteners,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CB26FA" w14:textId="37DA9174" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exterior panel gauge: 26 (Std.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A30EDA" w14:textId="3E05B728" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exterior panel gauge: 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7D865B" w14:textId="31394E12" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exterior panel gauge: 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BAD731" w14:textId="77777777" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Interior panel gauge: 26 (Std.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDA6421" w14:textId="34BD3E96" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Interior panel gauge: 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B16C533" w14:textId="48312A30" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Interior panel gauge: 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D981DA3" w14:textId="205C07CE" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2 inches (51mm) thick (R-17.5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C8A36F" w14:textId="35508E1A" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2 inches (51mm) thick (R-17.5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254B6E1F" w14:textId="3296E7B9" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CC607F" w14:textId="1B016404" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Metl-Span Light Mesa Insulated Panel: A through fastene</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F66A02F" w14:textId="52C36753" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 3 inches (76mm) thick (R-26.2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1BDD6D" w14:textId="7A7443E4" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 3 inches (76mm) thick (R-26.2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53152A4A" w14:textId="1FBB2B91" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 4 inches (102mm) thick (R-35.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E04326B" w14:textId="0AAD1081" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 4 inches (102mm) thick (R-35.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB3C843" w14:textId="3A8BD2BF" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 5 inches (127mm) thick (R-43.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72167972" w14:textId="162A2687" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 5 inches (127mm) thick (R-43.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C6B6A5" w14:textId="2CF1C42B" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 6 inches (152mm) thick (R-</w:t>
       </w:r>
       <w:r w:rsidR="00E21550" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="11CB26FA" w14:textId="37DA9174" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+        <w:t>52.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2059C065" w14:textId="05FD60E6" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Exterior panel gauge: 26 (Std.)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39A30EDA" w14:textId="3E05B728" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 6 inches (152mm) thick (R-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21550" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>52.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF67689" w14:textId="7B702532" w:rsidR="00E21550" w:rsidRPr="00162F38" w:rsidRDefault="00E21550" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exterior panel gauge: </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3F7D865B" w14:textId="31394E12" w:rsidR="00E53C46" w:rsidRPr="00162F38" w:rsidRDefault="00E53C46" w:rsidP="00A07D59">
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 8 inches (203mm) thick (R-70.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D5EBD6" w14:textId="77777777" w:rsidR="00E21550" w:rsidRPr="00162F38" w:rsidRDefault="00E21550" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exterior panel gauge: </w:t>
-[...717 lines deleted...]
-        <w:t xml:space="preserve"> inches (203mm) thick (R-70.0)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 8 inches (203mm) thick (R-70.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E038C3" w14:textId="0781532D" w:rsidR="00E21550" w:rsidRPr="00162F38" w:rsidRDefault="00E21550" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CBD9BFF" w14:textId="5E89B6EF" w:rsidR="00E21550" w:rsidRPr="00162F38" w:rsidRDefault="00E21550" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
@@ -15497,303 +12598,230 @@
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Standard Finish</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41167009" w14:textId="718E2186" w:rsidR="00E21550" w:rsidRPr="00162F38" w:rsidRDefault="00E21550" w:rsidP="00C521CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00C521CB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Exterior</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: Embossed with </w:t>
+        <w:t xml:space="preserve">Exterior: Embossed with </w:t>
       </w:r>
       <w:r w:rsidR="002E722F" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Light </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mesa Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67077A33" w14:textId="74A8F781" w:rsidR="00E21550" w:rsidRPr="00162F38" w:rsidRDefault="00E21550" w:rsidP="00C521CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>b</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="00C521CB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Exterior</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: Unembossed with </w:t>
+        <w:t xml:space="preserve">Exterior: Unembossed with </w:t>
       </w:r>
       <w:r w:rsidR="002E722F" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Light </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mesa Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACEAE38" w14:textId="112C0A60" w:rsidR="00E21550" w:rsidRPr="00162F38" w:rsidRDefault="00E21550" w:rsidP="00C521CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t>c</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">c. </w:t>
       </w:r>
       <w:r w:rsidR="00C521CB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002E722F" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>terior</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: Embossed with Light Mesa Profile </w:t>
+        <w:t xml:space="preserve">terior: Embossed with Light Mesa Profile </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B1FF80" w14:textId="07D1745F" w:rsidR="00E21550" w:rsidRPr="00162F38" w:rsidRDefault="00E21550" w:rsidP="00C521CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C521CB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">d. </w:t>
       </w:r>
       <w:r w:rsidR="00C521CB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Interior</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: Unembossed with </w:t>
+        <w:t xml:space="preserve">Interior: Unembossed with </w:t>
       </w:r>
       <w:r w:rsidR="00EA5DCB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Light </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mesa Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B4C5C6" w14:textId="5DA9C76B" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="23"/>
         </w:numPr>
@@ -15819,822 +12847,425 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Exterior panel gauge: 26 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6702B488" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exterior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Exterior panel gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6DD4C502" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exterior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Exterior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1696C462" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Interior panel gauge: 26 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F89162" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4AEE35C4" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2F917FE3" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (51mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2 inches (51mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE3FF94" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (51mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2 inches (51mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D0C1FB" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (914mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AEA5B6" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5217DD68" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7895B1A6" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CD2977" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56BC6CF5" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15ACCBB9" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (127mm) thick (R-43.7)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 5 inches (127mm) thick (R-43.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21102E15" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (127mm) thick (R-43.7)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 5 inches (127mm) thick (R-43.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C4A61D" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (152mm) thick (R-52.5)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 6 inches (152mm) thick (R-52.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="072548C8" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (152mm) thick (R-52.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 6 inches (152mm) thick (R-52.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C65D482" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (203mm) thick (R-70.0)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 8 inches (203mm) thick (R-70.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29964D61" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (203mm) thick (R-70.0)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 8 inches (203mm) thick (R-70.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06234707" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12688148" w14:textId="77777777" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00F110BA" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Standard Finish</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E34614D" w14:textId="04A570AA" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00240FA3" w:rsidP="00240FA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F110BA" w:rsidRPr="00162F38">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F110BA" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a. Exterior: Embossed with Mesa Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A859F03" w14:textId="59DFE6AC" w:rsidR="00F110BA" w:rsidRPr="00162F38" w:rsidRDefault="00240FA3" w:rsidP="00240FA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -16767,469 +13398,250 @@
         </w:rPr>
         <w:t>Exterior panel gauge: 24</w:t>
       </w:r>
       <w:r w:rsidR="00201526" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259AC15E" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exterior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Exterior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3CF8EA85" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Interior panel gauge: 26 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3449D313" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0F3342D1" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3C970745" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (51mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2 inches (51mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FEB684" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (51mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2 inches (51mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EAC8E44" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (914mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CDA95E7" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B59888" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (76mm) thick (R-26.2)</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A97C89" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061B7987" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3555C33D" w14:textId="6333AE6E" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB50D64" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ECF7970" w14:textId="77777777" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
@@ -17243,714 +13655,425 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Standard Finish</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58729BCC" w14:textId="37870AF7" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="00C521CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00C521CB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Exterior</w:t>
-[...8 lines deleted...]
-        <w:t>: Heavy Embossed with Santa Fe Profile</w:t>
+        <w:t>Exterior: Heavy Embossed with Santa Fe Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2012C4A4" w14:textId="52BC7800" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="00C521CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>b</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="00C521CB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Interior</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">: Embossed with Light Mesa Profile </w:t>
+        <w:t xml:space="preserve">Interior: Embossed with Light Mesa Profile </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0E84CC" w14:textId="67C024F8" w:rsidR="002E722F" w:rsidRPr="00162F38" w:rsidRDefault="002E722F" w:rsidP="00C521CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00C521CB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">c. </w:t>
       </w:r>
       <w:r w:rsidR="00C521CB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Interior</w:t>
-[...8 lines deleted...]
-        <w:t>: Unembossed with Light Mesa Profile</w:t>
+        <w:t>Interior: Unembossed with Light Mesa Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A9358D" w14:textId="37CCB310" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metl-Span Striated Insulated Panel: A </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> fastened wall sandwich panel with concealed fasteners,</w:t>
+        <w:t>Metl-Span Striated Insulated Panel: A through fastened wall sandwich panel with concealed fasteners,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D785C35" w14:textId="6DC17462" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Exterior panel gauge: 24</w:t>
       </w:r>
       <w:r w:rsidR="00201526" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D762C01" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exterior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Exterior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4982F888" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Interior panel gauge: 26 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40854EE6" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5530B10F" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="48056EAE" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (51mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2 inches (51mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1373E813" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (51mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2 inches (51mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="609AD2BA" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (914mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9321C2" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D82D070" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E834508" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFC36C6" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CE0EF0" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="761FF230" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429B15F2" w14:textId="77777777" w:rsidR="00A65F6D" w:rsidRPr="00162F38" w:rsidRDefault="00A65F6D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
@@ -18145,735 +14268,374 @@
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Interior: Unembossed with Light Mesa Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F76B4F0" w14:textId="77B094CC" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metl-Span Tuff-Cast Insulated Panel: A </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> sandwich panel with concealed fasteners,</w:t>
+        <w:t>Metl-Span Tuff-Cast Insulated Panel: A through fastened wall sandwich panel with concealed fasteners,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68083639" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Exterior panel gauge: 24 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E151D26" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exterior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Exterior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2B0BF89F" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Interior panel gauge: 26 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="054DBFFC" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="12CAE052" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0C0C5EFE" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (51mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2 inches (51mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A4E866" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (51mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2 inches (51mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E747EC0" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (914mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162F6298" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E628B4" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B43FCE" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1800A771" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C245937" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5310DDBC" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (127mm) thick (R-43.7)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 5 inches (127mm) thick (R-43.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491749E4" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (127mm) thick (R-43.7)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 5 inches (127mm) thick (R-43.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D7A8C71" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (152mm) thick (R-52.5)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 6 inches (152mm) thick (R-52.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016A9203" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (152mm) thick (R-52.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 6 inches (152mm) thick (R-52.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497F718A" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39339DF7" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
@@ -18971,672 +14733,340 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Metl-Span Tuff Wall Insulated Panel: A through fastened wall sandwich panel with concealed fasteners,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B521BE0" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exterior panel gauge: 24 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08041C19" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exterior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Exterior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="20B695A5" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Interior panel gauge: 26 (Std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17979503" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2D3C652A" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interior panel gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Interior panel gauge: 22</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0101C445" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (51mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2 inches (51mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD32D89" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (51mm) thick (R-17.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2 inches (51mm) thick (R-17.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F86A987" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (914mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C226D4B" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 2.5 inches (64mm) thick (R-21.9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC7BA80" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4A9BB1" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (76mm) thick (R-26.2)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 3 inches (76mm) thick (R-26.2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75438AF2" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B366837" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (102mm) thick (R-35.0)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 4 inches (102mm) thick (R-35.0)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3148DB06" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (127mm) thick (R-43.7)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 5 inches (127mm) thick (R-43.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5307553D" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (127mm) thick (R-43.7)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 5 inches (127mm) thick (R-43.7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5DD9C1" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (152mm) thick (R-52.5)</w:t>
+        <w:t>Size / Thermal Value: 36 inches (914mm) by 6 inches (152mm) thick (R-52.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A779DBA" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size / Thermal Value: </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> inches (152mm) thick (R-52.5)</w:t>
+        <w:t>Size / Thermal Value: 42 inches (1061mm) by 6 inches (152mm) thick (R-52.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19EAAF88" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5CA868" w14:textId="77777777" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
@@ -19650,383 +15080,259 @@
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Standard Finish</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB579DF" w14:textId="6DFC7A9B" w:rsidR="00C94EEA" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="00C94EEA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Exterior</w:t>
-[...8 lines deleted...]
-        <w:t>: Factory Applied Tuff Wall Texture Profile</w:t>
+        <w:t>Exterior: Factory Applied Tuff Wall Texture Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399D10CD" w14:textId="599A69BA" w:rsidR="00496154" w:rsidRPr="00162F38" w:rsidRDefault="00C94EEA" w:rsidP="00496154">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="731"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>b</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Interior</w:t>
-[...8 lines deleted...]
-        <w:t>: Embossed with Light Mesa Profile</w:t>
+        <w:t>Interior: Embossed with Light Mesa Profile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8E58BD" w14:textId="69C0CC70" w:rsidR="00496154" w:rsidRPr="007473EF" w:rsidRDefault="00496154" w:rsidP="00496154">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metro Panel: A through-fastened sidewall panel with 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
+        <w:t>Metro Panel: A through-fastened sidewall panel with 1 1/2 inch (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EF52F4" w14:textId="30EA2BC2" w:rsidR="00496154" w:rsidRPr="007473EF" w:rsidRDefault="00496154" w:rsidP="00496154">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 26</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="704E4410" w14:textId="77777777" w:rsidR="00496154" w:rsidRPr="007473EF" w:rsidRDefault="00496154" w:rsidP="00496154">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="67F599DB" w14:textId="70103E70" w:rsidR="00496154" w:rsidRPr="007473EF" w:rsidRDefault="00496154" w:rsidP="00496154">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
+        <w:t>Dimensions: 36 inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541C43EB" w14:textId="4356919C" w:rsidR="00496154" w:rsidRPr="007473EF" w:rsidRDefault="00496154" w:rsidP="00496154">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B71858" w14:textId="6FAA9EAB" w:rsidR="00496154" w:rsidRPr="007473EF" w:rsidRDefault="00496154" w:rsidP="00496154">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skyline Panel: A through-fastened, reverse-rolled sidewall panel with 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
+        <w:t>Skyline Panel: A through-fastened, reverse-rolled sidewall panel with 1 1/2 inch (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052DD00C" w14:textId="2DC48577" w:rsidR="00496154" w:rsidRPr="007473EF" w:rsidRDefault="00496154" w:rsidP="00496154">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 26</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="49931B4D" w14:textId="77777777" w:rsidR="00496154" w:rsidRPr="007473EF" w:rsidRDefault="00496154" w:rsidP="00496154">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2B8B22A1" w14:textId="77777777" w:rsidR="00496154" w:rsidRPr="007473EF" w:rsidRDefault="00496154" w:rsidP="00496154">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
+        <w:t>Dimensions: 36 inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BC432C" w14:textId="668E68D3" w:rsidR="00496154" w:rsidRPr="007473EF" w:rsidRDefault="00496154" w:rsidP="00496154">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3869A9CE" w14:textId="77777777" w:rsidR="00496154" w:rsidRPr="00162F38" w:rsidRDefault="00496154" w:rsidP="00496154">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -20043,111 +15349,51 @@
     </w:p>
     <w:p w14:paraId="6636B2AB" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="005A143A" w:rsidP="0037271A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: Please </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> not apply.</w:t>
+        <w:t>Note: Please specify the applicable accessories to be used on this project. Delete all that do not apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B7137F8" w14:textId="1653D805" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="004D4B98" w:rsidP="004D4B98">
       <w:pPr>
         <w:pStyle w:val="SpecHeading311"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.7</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
@@ -20196,51 +15442,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Roof Line Trim:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2C10C9" w14:textId="058C30D0" w:rsidR="00F06592" w:rsidRPr="00162F38" w:rsidRDefault="002410C4" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Basic</w:t>
       </w:r>
       <w:r w:rsidR="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C521CB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sculptured</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F06592" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Trim Type: Low-Eave Gutter</w:t>
@@ -20362,923 +15607,412 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Accessories: As noted on the Contract Drawings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621D8B7B" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...29 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Size: 3 foot by </w:t>
+      </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>7 foot (914x2133mm) Single Leaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227CD610" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1264"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Size: 4 foot by 7 foot (121</w:t>
+      </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> foot (914x2133mm) Single Leaf</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="227CD610" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
+        <w:t>9x2133mm) Single Leaf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2CD844" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...103 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Size: 6 foot by 7</w:t>
+      </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> foot (1828x2133mm) Double Leaf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C4988E" w14:textId="1AF9E28B" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="00CE6D6C" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Premium </w:t>
       </w:r>
       <w:r w:rsidR="008A23FD" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Windows: Self-flashing, self-framing horizontal slide</w:t>
       </w:r>
       <w:r w:rsidR="00C910D8" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, project in</w:t>
       </w:r>
       <w:r w:rsidR="008A23FD" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or fixed narrow-lite windows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="461D52AE" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Type / Size: As noted </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the Contract Drawings.</w:t>
+        <w:t>Type / Size: As noted on the Contract Drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF9C7E8" w14:textId="5B065AD6" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Type: Fixed Glass</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F02F1C" w14:textId="2A90B6D5" w:rsidR="00D442EA" w:rsidRPr="00162F38" w:rsidRDefault="00214BD5" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1814"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D442EA" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ize: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (610x1828mm)</w:t>
+        <w:t>ize: 2 foot by 6 foot (610x1828mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514C0CA7" w14:textId="78F33623" w:rsidR="00D442EA" w:rsidRPr="00162F38" w:rsidRDefault="00D442EA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (1219x1219mm)</w:t>
+        <w:t>Size: 4 foot by 4 foot (1219x1219mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8A2D14" w14:textId="2A15DA27" w:rsidR="00D442EA" w:rsidRPr="00162F38" w:rsidRDefault="00D442EA" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (1524x1219mm)</w:t>
+        <w:t>Size: 5 foot by 4 foot (1524x1219mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439CAF3A" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Type: Horizontal Slide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CFB1644" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Siz</w:t>
       </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">e: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (914x914mm)</w:t>
+        <w:t>e: 3 foot by 3 foot (914x914mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77921281" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Size</w:t>
       </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (1219x914mm)</w:t>
+        <w:t>: 4 foot by 3 foot (1219x914mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DCDCF8" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Size:</w:t>
       </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (1219x1219mm)</w:t>
+        <w:t xml:space="preserve"> 4 foot by 4 foot (1219x1219mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07ED8928" w14:textId="50369D44" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Size</w:t>
       </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (1828x914mm)</w:t>
+        <w:t>: 6 foot by 3 foot (1828x914mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A3C1DF5" w14:textId="42B4123D" w:rsidR="00C910D8" w:rsidRPr="00162F38" w:rsidRDefault="00C910D8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Type: Project In</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBFF61A" w14:textId="1A83EF5B" w:rsidR="00C910D8" w:rsidRPr="00162F38" w:rsidRDefault="00C910D8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (914x1219mm)</w:t>
+        <w:t>Size: 3 foot by 4 foot (914x1219mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9DE9A5" w14:textId="6A38EEA1" w:rsidR="00CF0E8B" w:rsidRPr="00162F38" w:rsidRDefault="00CE6D6C" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Economy </w:t>
       </w:r>
       <w:r w:rsidR="00CF0E8B" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Windows: </w:t>
       </w:r>
@@ -21288,355 +16022,149 @@
         </w:rPr>
         <w:t xml:space="preserve">Self-flashing, </w:t>
       </w:r>
       <w:r w:rsidR="00CF0E8B" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Frameless horizontal slide windows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34192227" w14:textId="77777777" w:rsidR="00CF0E8B" w:rsidRPr="00162F38" w:rsidRDefault="00CF0E8B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Type / Size: As noted </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the Contract Drawings.</w:t>
+        <w:t>Type / Size: As noted on the Contract Drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B5786B" w14:textId="77777777" w:rsidR="00CF0E8B" w:rsidRPr="00162F38" w:rsidRDefault="00CF0E8B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Type: Horizontal Slide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD96521" w14:textId="77777777" w:rsidR="00CF0E8B" w:rsidRPr="00162F38" w:rsidRDefault="00CF0E8B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (914x914mm)</w:t>
+        <w:t>Size: 3 foot by 3 foot (914x914mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48098F09" w14:textId="77777777" w:rsidR="00CF0E8B" w:rsidRPr="00162F38" w:rsidRDefault="00CF0E8B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (1219x914mm)</w:t>
+        <w:t>Size: 4 foot by 3 foot (1219x914mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C1236A" w14:textId="77777777" w:rsidR="00CF0E8B" w:rsidRPr="00162F38" w:rsidRDefault="00CF0E8B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (1219x1219mm)</w:t>
+        <w:t>Size: 4 foot by 4 foot (1219x1219mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59785680" w14:textId="77777777" w:rsidR="00CF0E8B" w:rsidRPr="00162F38" w:rsidRDefault="00CF0E8B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (1828x914mm)</w:t>
+        <w:t>Size: 6 foot by 3 foot (1828x914mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9A436D" w14:textId="17DA446D" w:rsidR="00C910D8" w:rsidRPr="00162F38" w:rsidRDefault="00CE6D6C" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Premium IMP </w:t>
       </w:r>
       <w:r w:rsidR="00C910D8" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Windows: </w:t>
       </w:r>
@@ -21646,272 +16174,129 @@
         </w:rPr>
         <w:t xml:space="preserve">Self-flashing, </w:t>
       </w:r>
       <w:r w:rsidR="00C910D8" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Frameless horizontal slide IMP windows.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28198DDB" w14:textId="77777777" w:rsidR="00C910D8" w:rsidRPr="00162F38" w:rsidRDefault="00C910D8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Type / Size: As noted </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the Contract Drawings.</w:t>
+        <w:t>Type / Size: As noted on the Contract Drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7763DB8E" w14:textId="77777777" w:rsidR="00C910D8" w:rsidRPr="00162F38" w:rsidRDefault="00C910D8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Type: Horizontal Slide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEABDFD" w14:textId="77777777" w:rsidR="00C910D8" w:rsidRPr="00162F38" w:rsidRDefault="00C910D8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (914x914mm)</w:t>
+        <w:t>Size: 3 foot by 3 foot (914x914mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387569AB" w14:textId="7C69F6A0" w:rsidR="00C910D8" w:rsidRPr="00162F38" w:rsidRDefault="00C910D8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> by 4.5 foot (1219x1372mm)</w:t>
+        <w:t>Size: 4 foot by 4.5 foot (1219x1372mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B638A6F" w14:textId="77777777" w:rsidR="00C910D8" w:rsidRPr="00162F38" w:rsidRDefault="00C910D8" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> foot (1828x914mm)</w:t>
+        <w:t>Size: 6 foot by 3 foot (1828x914mm)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB38325" w14:textId="77777777" w:rsidR="00F7217D" w:rsidRPr="00162F38" w:rsidRDefault="00F7217D" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Daylighting with Prismatic Skylights:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07BB0474" w14:textId="77777777" w:rsidR="00F7217D" w:rsidRPr="00162F38" w:rsidRDefault="00F63820" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
@@ -22026,820 +16411,534 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="48C28F1C" w14:textId="77AAE5BA" w:rsidR="008A23FD" w:rsidRPr="007473EF" w:rsidRDefault="00D132C9" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1267" w:hanging="547"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R-Panel</w:t>
       </w:r>
       <w:r w:rsidR="008A23FD" w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Liner Panel: A through-fastened sidewall panel with 1 </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> to minimize oil-canning.</w:t>
+        <w:t xml:space="preserve"> Liner Panel: A through-fastened sidewall panel with 1 1/4 inch (32mm) ribs at 12 inches (305mm) on center. The area between the ribs is reinforced to minimize oil-canning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF8F0B3" w14:textId="381EB232" w:rsidR="00CE6398" w:rsidRPr="007473EF" w:rsidRDefault="00CE6398" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 28</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6B36E076" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="007473EF" w:rsidRDefault="002B24E0" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 26</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="334DFC30" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="007473EF" w:rsidRDefault="002B24E0" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="51D097E0" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="007473EF" w:rsidRDefault="008A23FD" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm) wide by 1 1/4 inch (32mm) h</w:t>
+        <w:t>Dimensions: 36 inches (915mm) wide by 1 1/4 inch (32mm) h</w:t>
       </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>igh</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45770DBF" w14:textId="356F3C95" w:rsidR="008A23FD" w:rsidRPr="007473EF" w:rsidRDefault="008A23FD" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish: As specifie</w:t>
       </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D60C84B" w14:textId="5FFE9502" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1267" w:hanging="547"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">A-Panel Liner Panel: A through-fastened sidewall panel with 1 </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> to minimize oil-canning.</w:t>
+        <w:t>A-Panel Liner Panel: A through-fastened sidewall panel with 1 1/4 inch (32mm) ribs at 12 inches (305mm) on center. The area between the ribs is reinforced to minimize oil-canning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F0EFF1" w14:textId="0D13FBA1" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 28</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2A31AC6C" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 26</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4EB063BB" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5FEED51F" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm) wide by 1 1/4 inch (32mm) high</w:t>
+        <w:t>Dimensions: 36 inches (915mm) wide by 1 1/4 inch (32mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6872FE72" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish: As specified in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7546DA9E" w14:textId="258DD898" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1267" w:hanging="547"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reverse R-Panel Liner Panel: A through-fastened sidewall panel with 1 </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> to minimize oil-canning.</w:t>
+        <w:t>Reverse R-Panel Liner Panel: A through-fastened sidewall panel with 1 1/4 inch (32mm) ribs at 12 inches (305mm) on center. The area between the ribs is reinforced to minimize oil-canning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3DDBEE" w14:textId="7A8C79FE" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 28</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="722B0F1A" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Gauge: 26</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="78EF49E2" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0EF2639B" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm) wide by 1 1/4 inch (32mm) high</w:t>
+        <w:t>Dimensions: 36 inches (915mm) wide by 1 1/4 inch (32mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E3F892" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish: As specified in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51393982" w14:textId="35AEFBAB" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
+        <w:t>Metro Panel: A through-fastened panel with 1 1/2 inch (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6004E6" w14:textId="46B73EF7" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 26</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4DA8A8C5" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5A5F76C4" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
+        <w:t>Dimensions: 36 inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B5C17F2" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370F511E" w14:textId="4569DE5B" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skyline Panel: A through-fastened, reverse-rolled panel with 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
+        <w:t>Skyline Panel: A through-fastened, reverse-rolled panel with 1 1/2 inch (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A7BA32" w14:textId="364A6ED0" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 26</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7A9F093F" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4232A41B" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
+        <w:t>Dimensions: 36 inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCE8124" w14:textId="77777777" w:rsidR="00E31AEE" w:rsidRPr="007473EF" w:rsidRDefault="00E31AEE" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0357299D" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
@@ -22855,74 +16954,58 @@
         </w:rPr>
         <w:t>Soffit Panels:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E41B9D" w14:textId="7FC50140" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="00D132C9" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R-Panel</w:t>
       </w:r>
       <w:r w:rsidR="008A23FD" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: A through-fastened panel with 1 </w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">: A through-fastened panel with 1 1/4 inch (32mm) ribs at 12 inches (305mm) on center. The area between the ribs </w:t>
+      </w:r>
       <w:r w:rsidR="00AC7F02" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008A23FD" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> reinforced to minimize oil-canning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67043CFC" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gauge: 26</w:t>
@@ -22930,96 +17013,71 @@
       <w:r w:rsidR="001B5080" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A47F6B" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="002B24E0" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="49B8E69D" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm)</w:t>
+        <w:t>Dimensions: 36 inches (915mm)</w:t>
       </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wide by 1 1/4 inch (32mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5573FE75" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -23050,157 +17108,118 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="378C8402" w14:textId="774E6E2C" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="00D132C9" w:rsidP="00E31AEE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="1267" w:hanging="547"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A-Panel</w:t>
       </w:r>
       <w:r w:rsidR="008A23FD" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Reverse-rolled panel with 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (32mm) ribs at 12 inches (305mm) on center with semi-concealed fasteners.</w:t>
+        <w:t>: Reverse-rolled panel with 1 1/4 inch (32mm) ribs at 12 inches (305mm) on center with semi-concealed fasteners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B11027" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gauge: 26</w:t>
       </w:r>
       <w:r w:rsidR="001B5080" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C57053" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="002B24E0" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C72F6EC" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm)</w:t>
+        <w:t>Dimensions: 36 inches (915mm)</w:t>
       </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wide by 1 1/4 inch (32mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51777C3F" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -23229,157 +17248,118 @@
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Reverse </w:t>
       </w:r>
       <w:r w:rsidR="00D132C9" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R-Panel</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Reverse-rolled panel with 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (32mm) ribs at 12 inches (305mm) on center with semi-concealed fasteners.</w:t>
+        <w:t>: Reverse-rolled panel with 1 1/4 inch (32mm) ribs at 12 inches (305mm) on center with semi-concealed fasteners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC51B03" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gauge: 26</w:t>
       </w:r>
       <w:r w:rsidR="001B5080" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AA15EF" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="002B24E0" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6F18557A" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm)</w:t>
+        <w:t>Dimensions: 36 inches (915mm)</w:t>
       </w:r>
       <w:r w:rsidR="002B24E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wide by 1 1/4 inch (32mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1394197E" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="00FF7FB7" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -23478,462 +17458,342 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (std.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C94F639" w14:textId="6E625ECE" w:rsidR="00AC7F02" w:rsidRPr="00162F38" w:rsidRDefault="00AC7F02" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dimensions: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E5F44" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> inches (</w:t>
       </w:r>
       <w:r w:rsidR="007E5F44" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>305</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mm) wide by 1 1/</w:t>
       </w:r>
       <w:r w:rsidR="007E5F44" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (3</w:t>
+        <w:t xml:space="preserve"> inch (3</w:t>
       </w:r>
       <w:r w:rsidR="007E5F44" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B6B25D" w14:textId="77777777" w:rsidR="00AC7F02" w:rsidRPr="00162F38" w:rsidRDefault="00AC7F02" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Finish: As specified in Article 2.8 PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8C24A4" w14:textId="2B307AC4" w:rsidR="00550796" w:rsidRPr="007473EF" w:rsidRDefault="00550796" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Metro Panel: A through-fastened panel with 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
+        <w:t>Metro Panel: A through-fastened panel with 1 1/2 inch (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31666C24" w14:textId="571CDB3C" w:rsidR="00550796" w:rsidRPr="007473EF" w:rsidRDefault="00550796" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 26</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="414F5C46" w14:textId="77777777" w:rsidR="00550796" w:rsidRPr="007473EF" w:rsidRDefault="00550796" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1C93AFF1" w14:textId="77777777" w:rsidR="00550796" w:rsidRPr="007473EF" w:rsidRDefault="00550796" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
+        <w:t>Dimensions: 36 inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D1611A" w14:textId="005DF761" w:rsidR="00550796" w:rsidRPr="007473EF" w:rsidRDefault="00550796" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30941FA3" w14:textId="7DE2795B" w:rsidR="00550796" w:rsidRPr="007473EF" w:rsidRDefault="00550796" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Skyline Panel: A through-fastened, reverse-rolled panel with 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
+        <w:t>Skyline Panel: A through-fastened, reverse-rolled panel with 1 1/2 inch (38mm) ribs at 7.2 inches (183mm) on center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8E6FD4" w14:textId="1BC0F38B" w:rsidR="00550796" w:rsidRPr="007473EF" w:rsidRDefault="00550796" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 26</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1C64FA06" w14:textId="77777777" w:rsidR="00550796" w:rsidRPr="007473EF" w:rsidRDefault="00550796" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gauge: </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Gauge: 24</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="68D88222" w14:textId="77777777" w:rsidR="00550796" w:rsidRPr="007473EF" w:rsidRDefault="00550796" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dimensions: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
+        <w:t>Dimensions: 36 inches (915mm) wide by 1 1/2 inch (38mm) high</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550536E8" w14:textId="1093F923" w:rsidR="00550796" w:rsidRPr="007473EF" w:rsidRDefault="00550796" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Finish/Color: As specified in Article 2.8 PANEL FINISH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F1705C" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="00AB1471">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Facades: Decorative structural and panel system projecting from the face of a wall panel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35976656" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="00AB1471">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Parapet Walls: Wall panels below the roof line that extend above the roof line to a given elevation. Parapet walls include </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> pre-galvanized parapet gutter </w:t>
+        <w:t xml:space="preserve">Parapet Walls: Wall panels below the roof line that extend above the roof line to a given elevation. Parapet walls include 14 gauge pre-galvanized parapet gutter </w:t>
       </w:r>
       <w:r w:rsidR="001B5080" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(gutter liner </w:t>
       </w:r>
       <w:r w:rsidR="00F06592" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and drainage members </w:t>
       </w:r>
       <w:r w:rsidR="001B5080" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">by others) </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>when located on a sidewall (except at the high side of a Single-Slope or Lean-to building).</w:t>
       </w:r>
@@ -23949,277 +17809,185 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Partitions: Interior or exterior walls that are inside the building footprint to section off parts of the interior space of a building.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC3B422" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="00AB1471">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Valley Gutter: Gutter used to carry off water from attached buildings or multi-gabled buildings. Standard valley gutter is </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (3048mm) sections, field welded in place</w:t>
+        <w:t>Valley Gutter: Gutter used to carry off water from attached buildings or multi-gabled buildings. Standard valley gutter is 14 gauge pre-galvanized 10 foot (3048mm) sections, field welded in place</w:t>
       </w:r>
       <w:r w:rsidR="001B5080" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (gutter liner </w:t>
       </w:r>
       <w:r w:rsidR="00F06592" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and drainage members </w:t>
       </w:r>
       <w:r w:rsidR="001B5080" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>by others)</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE26973" w14:textId="77777777" w:rsidR="008A4010" w:rsidRPr="00162F38" w:rsidRDefault="008A4010" w:rsidP="00AB1471">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Roof Curbs: Welded units fabricated for Metal Roof application. Minimum </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Roof Curbs: Welded units fabricated for Metal Roof application. Minimum 18 gauge </w:t>
       </w:r>
       <w:r w:rsidR="00FA14AB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Galvalume™</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> coated steel, with welds cleaned and treated with protective coating compatible with the </w:t>
       </w:r>
       <w:r w:rsidR="00FA14AB" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Galvalume™</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> substrate.</w:t>
       </w:r>
       <w:r w:rsidR="00FF0723" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Minimum curb height shall be </w:t>
-[...13 lines deleted...]
-        <w:t>”.</w:t>
+        <w:t xml:space="preserve"> Minimum curb height shall be 8”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF4263D" w14:textId="77777777" w:rsidR="008A4010" w:rsidRPr="00162F38" w:rsidRDefault="008A4010" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Top of curb to be level</w:t>
       </w:r>
       <w:r w:rsidR="006851DD" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> with ground</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, with </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ½” top flange.</w:t>
+        <w:t>, with 1 ½” top flange.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736BB43E" w14:textId="77777777" w:rsidR="008A4010" w:rsidRPr="00162F38" w:rsidRDefault="008A4010" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Curb walls insulated with </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ½”</w:t>
+        <w:t>Curb walls insulated with 1 ½”</w:t>
       </w:r>
       <w:r w:rsidR="00DE2FBC" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-3lb.density</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> fiberglass insulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EEB6AC" w14:textId="77777777" w:rsidR="008A4010" w:rsidRPr="00162F38" w:rsidRDefault="008A4010" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -24233,170 +18001,125 @@
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Welded </w:t>
       </w:r>
       <w:r w:rsidR="000616C4" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">integral </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cricket on upslope side of curb to divert water.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E2999C" w14:textId="77777777" w:rsidR="008A4010" w:rsidRPr="00162F38" w:rsidRDefault="008A4010" w:rsidP="002425F3">
+    <w:p w14:paraId="31E2999C" w14:textId="4AB599BE" w:rsidR="008A4010" w:rsidRPr="00162F38" w:rsidRDefault="00416FC1" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00162F38">
-[...21 lines deleted...]
-        <w:t>rib covers supplied loose for flexibility when installing curb.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4010" w:rsidRPr="00162F38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ib covers supplied loose for flexibility when installing curb.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2BC731" w14:textId="77777777" w:rsidR="00C2739B" w:rsidRPr="00162F38" w:rsidRDefault="00C2739B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Standard sub-frame shall be minimum </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> steel.</w:t>
+        <w:t>Standard sub-frame shall be minimum 16 gauge steel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7385949D" w14:textId="77777777" w:rsidR="00C2739B" w:rsidRPr="00162F38" w:rsidRDefault="00C2739B" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="1264"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> by </w:t>
+        <w:t xml:space="preserve">All fasteners and sealants required for installation shall be furnished by </w:t>
       </w:r>
       <w:r w:rsidR="006851DD" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Roof Curb</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> manufacturer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A347DD" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="00AB1471">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
@@ -24416,477 +18139,181 @@
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gravity </w:t>
       </w:r>
       <w:r w:rsidR="008A23FD" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ridge Vents:</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Can </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> as single unit or continuous.</w:t>
+        <w:t xml:space="preserve"> Can be used as single unit or continuous.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBECB6D" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="00550796">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> (229x3048mm) with Damper &amp; Lockerpull.</w:t>
+        <w:t>Size: 9 inch by 10 foot (229x3048mm) with Damper &amp; Lockerpull.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395D0B60" w14:textId="1C484C6B" w:rsidR="008A23FD" w:rsidRPr="00AB1471" w:rsidRDefault="008A23FD" w:rsidP="00AB1471">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> (305x3048mm) with Damper &amp; Lockerpull.</w:t>
+        <w:t>Size: 12 inch by 10 foot (305x3048mm) with Damper &amp; Lockerpull.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418A344C" w14:textId="2D744A09" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="00AB1471">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pipe Flashings: </w:t>
       </w:r>
       <w:r w:rsidR="00FF0723" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pipe flashing shall be of a </w:t>
       </w:r>
       <w:r w:rsidR="00982D05" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>one-piece</w:t>
       </w:r>
       <w:r w:rsidR="00FF0723" w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> construction and fabricated from an EPDM membrane and shall have an aluminum base that can be field conformed to any panel configuration</w:t>
-[...83 lines deleted...]
-        <w:t>” diameter.</w:t>
+        <w:t xml:space="preserve"> construction and fabricated from an EPDM membrane and shall have an aluminum base that can be field conformed to any panel configuration.  Pipe flashings shall be flexible for mounting on any roof slope.  Service temperature ranges shall be from -30°F to +250°F.  Three standard flashing sizes shall accommodate pipe sizes from 1/4” diameter up to 13” diameter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0519F4" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="00AB1471">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: ¼” to </w:t>
-[...13 lines deleted...]
-        <w:t>” (6 to 102mm) Pipe</w:t>
+        <w:t>Size: ¼” to 4” (6 to 102mm) Pipe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C19761" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="00AB1471">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...27 lines deleted...]
-        <w:t>” (102 to 178mm) Pipe</w:t>
+        <w:t>Size: 4” to 7” (102 to 178mm) Pipe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D95A41" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="00AB1471">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Size: </w:t>
-[...27 lines deleted...]
-        <w:t>” (178 to 330mm) Pipe</w:t>
+        <w:t>Size: 7” to 13” (178 to 330mm) Pipe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A682650" w14:textId="77777777" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="008A23FD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78929577" w14:textId="77777777" w:rsidR="007835D6" w:rsidRPr="00162F38" w:rsidRDefault="007835D6" w:rsidP="008E70EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -24902,71 +18329,51 @@
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Note: Please specify the desired panel finish for each type of panel.</w:t>
       </w:r>
       <w:r w:rsidR="005613D4" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Delete all that </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> not apply.</w:t>
+        <w:t xml:space="preserve"> Delete all that do not apply.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13665BC5" w14:textId="18937803" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading311"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PANEL FINISHES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DB6257" w14:textId="6738AF82" w:rsidR="008A23FD" w:rsidRPr="00162F38" w:rsidRDefault="008A23FD" w:rsidP="002425F3">
@@ -25141,1478 +18548,1467 @@
       </w:r>
       <w:r w:rsidR="00BF5B55" w:rsidRPr="007473EF">
         <w:t>Sagebrush Tan (SA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AF03D5" w14:textId="77777777" w:rsidR="00FA51F2" w:rsidRPr="007473EF" w:rsidRDefault="00FA51F2" w:rsidP="00FA51F2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1809"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1032E9C8" w14:textId="6CFDD670" w:rsidR="008A23FD" w:rsidRPr="007473EF" w:rsidRDefault="008A23FD" w:rsidP="00605CDE">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">PVDF Panel Paint System (PVDF Resin, </w:t>
       </w:r>
       <w:r w:rsidR="00486BF8" w:rsidRPr="007473EF">
         <w:t>35</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:t>-year Finish Warranty):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15FAC988" w14:textId="3A5ADA7D" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Arctic White (AR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B221A0" w14:textId="48D499FB" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00605CDE" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Brite Red (BT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D92C2B" w14:textId="5307D89C" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Carbon Gray (CG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A019C8C" w14:textId="77777777" w:rsidR="00605CDE" w:rsidRPr="007473EF" w:rsidRDefault="00605CDE" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Cypress Green (CY)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADF65CC" w14:textId="77777777" w:rsidR="00605CDE" w:rsidRPr="007473EF" w:rsidRDefault="00605CDE" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Dark Bronze (DB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC2ACE8" w14:textId="356A7614" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Dune (DU)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50409CBB" w14:textId="6A5A6B63" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Harvest Beige (HB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D23D6D" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Midnight Black (BL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409B1E74" w14:textId="77777777" w:rsidR="00605CDE" w:rsidRPr="007473EF" w:rsidRDefault="00605CDE" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Reflective White (RF)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EC201C" w14:textId="77777777" w:rsidR="00605CDE" w:rsidRPr="007473EF" w:rsidRDefault="00605CDE" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Royal Blue (RO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036DFEE6" w14:textId="427C875D" w:rsidR="00605CDE" w:rsidRPr="007473EF" w:rsidRDefault="00605CDE" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00601F4B" w:rsidRPr="007473EF">
+        <w:t>Storm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve"> Gray (S</w:t>
+      </w:r>
+      <w:r w:rsidR="00601F4B" w:rsidRPr="007473EF">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D37457" w14:textId="6894AB93" w:rsidR="00605CDE" w:rsidRPr="007473EF" w:rsidRDefault="00605CDE" w:rsidP="002425F3">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Warm White (WW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5C9CBA" w14:textId="77777777" w:rsidR="005E6162" w:rsidRPr="007473EF" w:rsidRDefault="005E6162" w:rsidP="005E6162">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Wall Panel (R-Panel, A-Panel, Reverse R-Panel):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF57058" w14:textId="77777777" w:rsidR="005E6162" w:rsidRPr="007473EF" w:rsidRDefault="005E6162" w:rsidP="005E6162">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Standard Panel Paint System (Silicone-Modified Polyester Resin, 25-year Finish Warranty):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AD2AFA" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Aztec Blue (AB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3256ADA2" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Brick Red (BD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42500096" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Bright White (BW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12334114" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Burnished Slate (BS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535453C9" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Charcoal Gray (CL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651F36B6" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Driftwood (DW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7982C525" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Forest Green (FO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D22543" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Fox Gray (FG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EC48E5" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Sagebrush Tan (SA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A9F496" w14:textId="77777777" w:rsidR="005E6162" w:rsidRPr="007473EF" w:rsidRDefault="005E6162" w:rsidP="005E6162">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:spacing w:before="250"/>
+        <w:ind w:left="1267" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>PVDF Panel Paint System (PVDF Resin, 35-year Finish Warranty):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DDFD3C" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Arctic White (AR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7948C055" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Brite Red (BT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77077F67" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Carbon Gray (CG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6845D5C9" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Cypress Green (CY)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A277F06" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Dark Bronze (DB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3840DE73" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Dune (DU)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA2B061" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Harvest Beige (HB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B554179" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Midnight Black (BL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BD7655" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Reflective White (RF)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F715745" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Royal Blue (RO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2DDB57" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Storm Gray (ST)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C447A62" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Warm White (WW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BED431" w14:textId="012E585E" w:rsidR="005E6162" w:rsidRPr="007473EF" w:rsidRDefault="005E6162" w:rsidP="005E6162">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Wall Panel (Metro, Skyline Panel):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727D5361" w14:textId="77777777" w:rsidR="005E6162" w:rsidRPr="007473EF" w:rsidRDefault="005E6162" w:rsidP="005E6162">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>PVDF Panel Paint System (PVDF Resin, 35-year Finish Warranty):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9B7FDC" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Arctic White (AR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2484FEA7" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Brite Red (BT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2A1D85" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Carbon Gray (CG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E572010" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Cypress Green (CY)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F75F3E2" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Dark Bronze (DB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B19F880" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Dune (DU)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5F0057" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Harvest Beige (HB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9D1280" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Midnight Black (BL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDB8CF2" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Reflective White (RF)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABAEE96" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Royal Blue (RO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505FE60E" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Storm Gray (ST)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0980B4" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Warm White (WW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D95BD4" w14:textId="77777777" w:rsidR="00564C19" w:rsidRPr="007473EF" w:rsidRDefault="00564C19" w:rsidP="005E6162">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve">Insulated </w:t>
+      </w:r>
+      <w:r w:rsidR="008313A6" w:rsidRPr="007473EF">
+        <w:t xml:space="preserve">Roof </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>panel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF97BDC" w14:textId="77777777" w:rsidR="00514DC7" w:rsidRPr="007473EF" w:rsidRDefault="00514DC7" w:rsidP="00514DC7">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Galvalume® (GM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A49F3F" w14:textId="77777777" w:rsidR="00F46B65" w:rsidRPr="007473EF" w:rsidRDefault="00F46B65" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Exterior panel</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87CE2" w:rsidRPr="007473EF">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5593969E" w14:textId="77777777" w:rsidR="00514DC7" w:rsidRPr="007473EF" w:rsidRDefault="00514DC7" w:rsidP="00514DC7">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Standard Panel Paint System (Silicone-Modified Polyester Resin, 25-year Finish Warranty):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A061187" w14:textId="77777777" w:rsidR="00514DC7" w:rsidRPr="007473EF" w:rsidRDefault="00514DC7" w:rsidP="00514DC7">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Bright White (BW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DB319F" w14:textId="77777777" w:rsidR="00514DC7" w:rsidRPr="007473EF" w:rsidRDefault="00514DC7" w:rsidP="00514DC7">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Charcoal Gray (CL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750B88D6" w14:textId="77777777" w:rsidR="00514DC7" w:rsidRPr="007473EF" w:rsidRDefault="00514DC7" w:rsidP="00514DC7">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Driftwood (DW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717DF572" w14:textId="344F379C" w:rsidR="00564C19" w:rsidRPr="007473EF" w:rsidRDefault="00564C19" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve">PVDF Panel Paint System (PVDF Resin, </w:t>
+      </w:r>
+      <w:r w:rsidR="00486BF8" w:rsidRPr="007473EF">
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>-year Finish Warranty):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2EE99F" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Arctic White (AR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF1D420" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Carbon Gray (CG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6463D43F" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Colonial Red (CR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D26235" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Cypress Green (CY)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760E659D" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Dark Bronze (DB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215D3A7D" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Dune (DU)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10998A08" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Harvest Beige (HB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39861CC8" w14:textId="5439440A" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Regal Gray (RG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075550DA" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Royal Blue (RO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47795E77" w14:textId="77777777" w:rsidR="00F87CE2" w:rsidRPr="007473EF" w:rsidRDefault="00F87CE2" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Interior panel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1629E016" w14:textId="7A2C61B8" w:rsidR="00F87CE2" w:rsidRPr="007473EF" w:rsidRDefault="00F87CE2" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Standard Panel Paint System (</w:t>
+      </w:r>
+      <w:r w:rsidR="005577DE" w:rsidRPr="007473EF">
+        <w:t>Polyester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve"> Resin</w:t>
+      </w:r>
+      <w:r w:rsidR="00486BF8" w:rsidRPr="007473EF">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F867233" w14:textId="3DDEDA1F" w:rsidR="00F87CE2" w:rsidRPr="007473EF" w:rsidRDefault="00FA51F2" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C61049" w:rsidRPr="007473EF">
+        <w:t>Igloo White</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve"> (I</w:t>
+      </w:r>
+      <w:r w:rsidR="00994C33" w:rsidRPr="007473EF">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1C82C2" w14:textId="77777777" w:rsidR="008313A6" w:rsidRPr="007473EF" w:rsidRDefault="008313A6" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve">Insulated </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7ED8" w:rsidRPr="007473EF">
+        <w:t>Wall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve"> panel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D12BA3" w14:textId="77777777" w:rsidR="00F87CE2" w:rsidRPr="007473EF" w:rsidRDefault="00F87CE2" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Exterior panel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594CA337" w14:textId="77777777" w:rsidR="00514DC7" w:rsidRPr="007473EF" w:rsidRDefault="00514DC7" w:rsidP="00514DC7">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Standard Panel Paint System (Silicone-Modified Polyester Resin, 25-year Finish Warranty):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1E5E41" w14:textId="77777777" w:rsidR="00514DC7" w:rsidRPr="007473EF" w:rsidRDefault="00514DC7" w:rsidP="00514DC7">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Bright White (BW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6412C551" w14:textId="77777777" w:rsidR="00514DC7" w:rsidRPr="007473EF" w:rsidRDefault="00514DC7" w:rsidP="00514DC7">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Charcoal Gray (CL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F28AF3C" w14:textId="77777777" w:rsidR="00514DC7" w:rsidRPr="007473EF" w:rsidRDefault="00514DC7" w:rsidP="00514DC7">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Driftwood (DW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1183D9EB" w14:textId="1FBFBD47" w:rsidR="00F87CE2" w:rsidRPr="007473EF" w:rsidRDefault="00F87CE2" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve">PVDF Panel Paint System (PVDF Resin, </w:t>
+      </w:r>
+      <w:r w:rsidR="00486BF8" w:rsidRPr="007473EF">
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>-year Finish Warranty):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232604AF" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Arctic White (AR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048E6493" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Carbon Gray (CG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B51B50" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Colonial Red (CR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE5C9F0" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Cypress Green (CY)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D810262" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Dark Bronze (DB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39454FBB" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Dune (DU)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33108284" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Harvest Beige (HB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6BC3AB" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Regal Gray (RG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103E3610" w14:textId="77777777" w:rsidR="00A76E3D" w:rsidRPr="007473EF" w:rsidRDefault="00A76E3D" w:rsidP="00A76E3D">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Royal Blue (RO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D4F103" w14:textId="77777777" w:rsidR="00F87CE2" w:rsidRPr="007473EF" w:rsidRDefault="00F87CE2" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Interior panel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2ED7FA" w14:textId="1BE59DC8" w:rsidR="00F87CE2" w:rsidRPr="007473EF" w:rsidRDefault="00F87CE2" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Standard Panel Paint System (</w:t>
+      </w:r>
+      <w:r w:rsidR="005577DE" w:rsidRPr="007473EF">
+        <w:t>Polyester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve"> Resin)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6620947E" w14:textId="47B8A092" w:rsidR="00F87CE2" w:rsidRPr="007473EF" w:rsidRDefault="00FA51F2" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C61049" w:rsidRPr="007473EF">
+        <w:t xml:space="preserve">Igloo </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87CE2" w:rsidRPr="007473EF">
+        <w:t>White</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve"> (I</w:t>
+      </w:r>
+      <w:r w:rsidR="00994C33" w:rsidRPr="007473EF">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C347FA" w14:textId="759E6841" w:rsidR="008A23FD" w:rsidRPr="007473EF" w:rsidRDefault="008A23FD" w:rsidP="00605CDE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Liner Panel</w:t>
+      </w:r>
+      <w:r w:rsidR="001659F0" w:rsidRPr="007473EF">
+        <w:t xml:space="preserve"> (R-Panel, A-Panel, Reverse R-Panel)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AD1C68" w14:textId="33AFE200" w:rsidR="008A23FD" w:rsidRPr="007473EF" w:rsidRDefault="008A23FD" w:rsidP="00E31AEE">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:ind w:left="1267" w:hanging="547"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Standard Panel Paint System (</w:t>
+      </w:r>
+      <w:r w:rsidR="005577DE" w:rsidRPr="007473EF">
+        <w:t>Silicone-Modified Polyester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve"> Resin, 25-year Finish Warranty):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A27B2C6" w14:textId="77777777" w:rsidR="00CE6398" w:rsidRPr="007473EF" w:rsidRDefault="00CE6398" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>28 gauge:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70022C78" w14:textId="172827CF" w:rsidR="008A23FD" w:rsidRPr="007473EF" w:rsidRDefault="008A23FD" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A76E3D" w:rsidRPr="007473EF">
+        <w:t>Bright</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t xml:space="preserve"> White (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76E3D" w:rsidRPr="007473EF">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>W)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E70EFEE" w14:textId="77777777" w:rsidR="00CE6398" w:rsidRPr="007473EF" w:rsidRDefault="00CE6398" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>26 &amp; 24 gauge:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB14C82" w14:textId="77777777" w:rsidR="00BF5B55" w:rsidRPr="007473EF" w:rsidRDefault="00BF5B55" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Aztec Blue (AB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D10944" w14:textId="77777777" w:rsidR="00BF5B55" w:rsidRPr="007473EF" w:rsidRDefault="00BF5B55" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Brick Red (BD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D6139" w14:textId="77777777" w:rsidR="00BF5B55" w:rsidRPr="007473EF" w:rsidRDefault="00BF5B55" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Burnished Slate (BS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C67BAA6" w14:textId="77777777" w:rsidR="00BF5B55" w:rsidRPr="007473EF" w:rsidRDefault="00BF5B55" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Fox Gray (FG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72703E5B" w14:textId="77777777" w:rsidR="00BF5B55" w:rsidRPr="007473EF" w:rsidRDefault="00BF5B55" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Forest Green (FO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571510E8" w14:textId="77777777" w:rsidR="00BF5B55" w:rsidRPr="007473EF" w:rsidRDefault="00BF5B55" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Polar White (PW)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E368B31" w14:textId="77777777" w:rsidR="00BF5B55" w:rsidRPr="007473EF" w:rsidRDefault="00BF5B55" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Sagebrush Tan (SA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027E8B62" w14:textId="13648C16" w:rsidR="00C61049" w:rsidRPr="007473EF" w:rsidRDefault="00BF5B55" w:rsidP="00B63ECC">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading71"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Sandstone (SS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3670D0" w14:textId="26C1F6DB" w:rsidR="001659F0" w:rsidRPr="007473EF" w:rsidRDefault="001659F0" w:rsidP="001659F0">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading4A"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Liner Panel (Metro, Skyline Panel):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0692A82E" w14:textId="77777777" w:rsidR="001659F0" w:rsidRPr="007473EF" w:rsidRDefault="001659F0" w:rsidP="001659F0">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading51"/>
+        <w:numPr>
+          <w:ilvl w:val="4"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>PVDF Panel Paint System (PVDF Resin, 35-year Finish Warranty):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737A0282" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Arctic White (AR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABF320F" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
+        <w:t>Color:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007473EF">
+        <w:tab/>
+        <w:t>Brite Red (BT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F0349B" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
+      <w:pPr>
+        <w:pStyle w:val="SpecHeading6a"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007473EF">
         <w:lastRenderedPageBreak/>
         <w:t>Color:</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:tab/>
-        <w:t>Arctic White (AR)</w:t>
-[...22 lines deleted...]
-        <w:tab/>
         <w:t>Carbon Gray (CG)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A019C8C" w14:textId="77777777" w:rsidR="00605CDE" w:rsidRPr="007473EF" w:rsidRDefault="00605CDE" w:rsidP="00605CDE">
+    <w:p w14:paraId="0773F169" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:t>Color:</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:tab/>
         <w:t>Cypress Green (CY)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADF65CC" w14:textId="77777777" w:rsidR="00605CDE" w:rsidRPr="007473EF" w:rsidRDefault="00605CDE" w:rsidP="00605CDE">
+    <w:p w14:paraId="0600F44F" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:t>Color:</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:tab/>
         <w:t>Dark Bronze (DB)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC2ACE8" w14:textId="356A7614" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+    <w:p w14:paraId="6DA91FC9" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:t>Color:</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:tab/>
         <w:t>Dune (DU)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50409CBB" w14:textId="6A5A6B63" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+    <w:p w14:paraId="0C355EDB" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:t>Color:</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:tab/>
         <w:t>Harvest Beige (HB)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D23D6D" w14:textId="77777777" w:rsidR="00601F4B" w:rsidRPr="007473EF" w:rsidRDefault="00601F4B" w:rsidP="00601F4B">
+    <w:p w14:paraId="76849C58" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:t>Color:</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:tab/>
         <w:t>Midnight Black (BL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409B1E74" w14:textId="77777777" w:rsidR="00605CDE" w:rsidRPr="007473EF" w:rsidRDefault="00605CDE" w:rsidP="00605CDE">
+    <w:p w14:paraId="586EE34A" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
-        <w:t>Color:</w:t>
-[...1311 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Color:</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:tab/>
         <w:t>Reflective White (RF)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31126985" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:t>Color:</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:tab/>
         <w:t>Royal Blue (RO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A66F2C7" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:t>Color:</w:t>
@@ -27047,51 +20443,50 @@
       <w:r w:rsidRPr="007473EF">
         <w:t>PVDF Panel Paint System (PVDF Resin, 35-year Finish Warranty):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF226BA" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:t>Color:</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:tab/>
         <w:t>Arctic White (AR)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC488D6" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
-        <w:lastRenderedPageBreak/>
         <w:t>Color:</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:tab/>
         <w:t>Brite Red (BT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C2365C" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:t>Color:</w:t>
       </w:r>
       <w:r w:rsidRPr="007473EF">
         <w:tab/>
         <w:t>Carbon Gray (CG)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B02DC80" w14:textId="77777777" w:rsidR="007E1955" w:rsidRPr="007473EF" w:rsidRDefault="007E1955" w:rsidP="007E1955">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="007473EF">
         <w:t>Color:</w:t>
@@ -27227,75 +20622,59 @@
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B94F27" w:rsidRPr="00162F38">
         <w:t xml:space="preserve"> FABRICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8B268B" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00A07D59">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="22"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>General:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E52766A" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">Shop-fabricate all framing members for field bolted assembly. The surfaces of the bolted connections must be smooth and free from </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or distortions.</w:t>
+        <w:t>Shop-fabricate all framing members for field bolted assembly. The surfaces of the bolted connections must be smooth and free from burrs or distortions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C95AB21" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">Shop connections must conform to the manufacturer's standard design practices as defined in this section. Certification of welder qualifications will </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> when required and specified in advance.</w:t>
+        <w:t>Shop connections must conform to the manufacturer's standard design practices as defined in this section. Certification of welder qualifications will be furnished when required and specified in advance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D2FD09" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>All framing members must carry an identifying mark.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D421943" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B94F27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -27354,107 +20733,82 @@
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>Secondary structural connections (purlins and girts) to be ordinary bolted connections, which may include welded clips.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5657E651" w14:textId="2EA21CCA" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00E9438E" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>The m</w:t>
       </w:r>
       <w:r w:rsidR="00B94F27" w:rsidRPr="00162F38">
         <w:t xml:space="preserve">anufacturer is responsible for all </w:t>
       </w:r>
       <w:r w:rsidR="00495679" w:rsidRPr="00162F38">
         <w:t xml:space="preserve">shop </w:t>
       </w:r>
       <w:r w:rsidR="00B94F27" w:rsidRPr="00162F38">
         <w:t>welding inspection</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B94F27" w:rsidRPr="00162F38">
-        <w:t xml:space="preserve"> in accordance with the manufacturer's IAS Accreditation or CAN/CSA A660 Certification. Special inspection by the buyer or owner may </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> on the Contract Documents.</w:t>
+        <w:t xml:space="preserve"> in accordance with the manufacturer's IAS Accreditation or CAN/CSA A660 Certification. Special inspection by the buyer or owner may be done in the manufacturer's facility and must be noted on the Contract Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="052B9B15" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">Non-Destructive Testing (NDT) - NDT shall </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and documented as required by the governing building code for this project.</w:t>
+        <w:t>Non-Destructive Testing (NDT) - NDT shall be performed and documented as required by the governing building code for this project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E91D16" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B94F27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E0DD87E" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:lastRenderedPageBreak/>
         <w:t>Open-Web Roof Joists:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64372B38" w14:textId="04A1274E" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="006F2A20" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rStyle w:val="SpecHeading51Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Secondary framing </w:t>
       </w:r>
       <w:r w:rsidR="00B94F27" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rStyle w:val="SpecHeading51Char"/>
         </w:rPr>
         <w:t>for ‘long-bay’ building layouts shall consist of open-web bar joists designed</w:t>
       </w:r>
       <w:r w:rsidR="00B94F27" w:rsidRPr="00162F38">
         <w:t xml:space="preserve"> under Steel Joist Institute (SJI) specifications by an SJI-Certified Joist Manufacturer for the prescribed loads.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3381EE31" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B94F27">
       <w:pPr>
@@ -27495,317 +20849,230 @@
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t>he latest edition of AISI. Connection bolts will install through the webs, not the flanges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AEB638C" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B94F27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7356C3D4" w14:textId="6E395062" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00162F38">
         <w:t>Girts</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007473EF">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A39147" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> must be simple or continuous span </w:t>
+      <w:r w:rsidRPr="00162F38">
+        <w:t xml:space="preserve">Girts must be simple or continuous span </w:t>
       </w:r>
       <w:r w:rsidR="00312048" w:rsidRPr="00162F38">
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t xml:space="preserve"> required by design. Connection bolts will install through the webs, not the flanges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380934F9" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B94F27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="544208AD" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>Bracing:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0453B4FC" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>Diagonal Bracing:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A52DCC0" w14:textId="356D9FAC" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00AD6CBF" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>Longitudinal</w:t>
       </w:r>
       <w:r w:rsidR="00B94F27" w:rsidRPr="00162F38">
-        <w:t xml:space="preserve"> bracing in the roof and/or walls need not </w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> bracing in the roof and/or walls need not be furnished where it can be shown that the diaphragm strength of the roof and/or wall covering is adequate to resist the applied wind or seismic forces. Diagonal bracing in the roof and sidewalls may be used to resist longitudinal loads (wind, crane, etc.) in the structure if diaphragm action cannot be used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EB63E0" w14:textId="544280CB" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">Diagonal bracing will </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to length and equipped with hillside washers and nuts at each end. It may consist of rods threaded </w:t>
+        <w:t xml:space="preserve">Diagonal bracing will be furnished to length and equipped with hillside washers and nuts at each end. It may consist of rods threaded </w:t>
       </w:r>
       <w:r w:rsidR="00B140F6" w:rsidRPr="00162F38">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t xml:space="preserve">each end or galvanized cable with suitable threaded end anchors. If load </w:t>
       </w:r>
       <w:r w:rsidR="00B140F6" w:rsidRPr="00162F38">
         <w:t>requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t xml:space="preserve"> dictate, bracing may be of structural angle and/or </w:t>
       </w:r>
       <w:r w:rsidR="00A0043B" w:rsidRPr="00162F38">
         <w:t>tube</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t>, bolted in place.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C637613" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B94F27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EB56762" w14:textId="49935623" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">Special Bracing: When diagonal bracing </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> in the sidewall, a rigid frame type portal or fixed base column </w:t>
+        <w:t xml:space="preserve">Special Bracing: When diagonal bracing is not permitted in the sidewall, a rigid frame type portal or fixed base column </w:t>
       </w:r>
       <w:r w:rsidR="0043643E" w:rsidRPr="00162F38">
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> where adequate to resist the applied wind or seismic forces.</w:t>
+        <w:t xml:space="preserve"> be used. Shear walls can also be used where adequate to resist the applied wind or seismic forces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004BE216" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B94F27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A2D2467" w14:textId="345C4F96" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Flange Braces: The </w:t>
       </w:r>
       <w:r w:rsidR="00CC688E" w:rsidRPr="00162F38">
         <w:t xml:space="preserve">inside </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">compression flange of all primary framing must </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> laterally with angles connecting to the bottom chords of </w:t>
+        <w:t xml:space="preserve">compression flange of all primary framing must be braced laterally with angles connecting to the bottom chords of </w:t>
       </w:r>
       <w:r w:rsidR="00E90F79" w:rsidRPr="00162F38">
         <w:t>joists</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t xml:space="preserve"> or to the webs of </w:t>
       </w:r>
       <w:r w:rsidR="00E90F79" w:rsidRPr="00162F38">
         <w:t>purlins/</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t>girts so that the flange compressive stress is within allowable limits for any combination of loading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DA8F63" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B94F27">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BBB9684" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:lastRenderedPageBreak/>
         <w:t>Bridging:</w:t>
       </w:r>
       <w:r w:rsidR="00CC688E" w:rsidRPr="00162F38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t>Laterally bridge the top and bottom chords of the open-web bar joists as required by design thereof and specified on the building erection drawings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768A1FB7" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B94F27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -27823,71 +21090,51 @@
     <w:p w14:paraId="22EEF872" w14:textId="267E4F9E" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="002425F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">One side of the panel </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> as female, having factory applied mastic inside the female seam. The female side will hook over the male side and when seamed creates a continuous lock, forming a weathertight seam.</w:t>
+        <w:t>One side of the panel is configured as female, having factory applied mastic inside the female seam. The female side will hook over the male side and when seamed creates a continuous lock, forming a weathertight seam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BE023C" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B94F27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486882F3" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="002425F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
@@ -27933,69 +21180,58 @@
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Maximum panel length is </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001F76F5" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>50</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">50 </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>feet (16,764mm) unless otherwise noted in the Contract Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EB041F" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="00B94F27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -28032,71 +21268,51 @@
     <w:p w14:paraId="10E3AD23" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="002425F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Endlaps must have a </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> backup plate and have the </w:t>
+        <w:t xml:space="preserve">Endlaps must have a 16 gauge backup plate and have the </w:t>
       </w:r>
       <w:r w:rsidR="00F774E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(8)</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> endlap joint fasteners installed in </w:t>
       </w:r>
       <w:r w:rsidR="00F774E0" w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -28198,239 +21414,178 @@
     <w:p w14:paraId="3B31844C" w14:textId="13EBAB5C" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27" w:rsidP="002425F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="5"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">"Through-the-Roof" fasteners may only </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> at endlaps and eaves.</w:t>
+        <w:t>"Through-the-Roof" fasteners may only be used at endlaps and eaves.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A13678" w14:textId="77777777" w:rsidR="004E1EBE" w:rsidRPr="00162F38" w:rsidRDefault="004E1EBE" w:rsidP="00B94F27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BBC6A02" w14:textId="6CABF21E" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="001F76F5" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>Vertical Rib Standing Seam Panels - General:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563B94B5" w14:textId="77777777" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="001F76F5" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">One side of the panel </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> as female, having factory applied mastic inside the female seam. The female side will hook over the male side and when seamed creates a continuous lock, forming a weathertight seam.</w:t>
+        <w:t>One side of the panel is configured as female, having factory applied mastic inside the female seam. The female side will hook over the male side and when seamed creates a continuous lock, forming a weathertight seam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C4D69E" w14:textId="77777777" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="001F76F5" w:rsidP="001F76F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="086A56B3" w14:textId="3C452773" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="001F76F5" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">Panels are factory swaged when endlaps </w:t>
-[...7 lines deleted...]
-        <w:t>. Panels cannot start at both ends of the building and work towards each other.</w:t>
+        <w:t>Panels are factory swaged when endlaps are required. Panels cannot start at both ends of the building and work towards each other.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728CC8B2" w14:textId="77777777" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="001F76F5" w:rsidP="001F76F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFC534C" w14:textId="77777777" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="001F76F5" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">Maximum panel length is </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> feet (16,764mm) unless otherwise noted in the Contract Documents.</w:t>
+        <w:t>Maximum panel length is 50 feet (16,764mm) unless otherwise noted in the Contract Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74143D2F" w14:textId="77777777" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="001F76F5" w:rsidP="001F76F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="477C2537" w14:textId="77777777" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="001F76F5" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading51"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>Endlaps:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AC939D" w14:textId="48DAE354" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="001F76F5" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> backup plate and have the (5) endlap joint fasteners installed in dimpled locations in the flat at each endlap.</w:t>
+        <w:t>Endlaps must have a 16 gauge backup plate and have the (5) endlap joint fasteners installed in dimpled locations in the flat at each endlap.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A79F56" w14:textId="77777777" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="001F76F5" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>Apply mastic between the panels and secured with #1/4-14 x 1 1/4 inch (32mm) self-drilling fasteners through the panels and backup plate to form a compression joint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74989403" w14:textId="77777777" w:rsidR="001F76F5" w:rsidRPr="00162F38" w:rsidRDefault="001F76F5" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading6a"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">"Through-the-Roof" fasteners may only </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> at endlaps and eaves.</w:t>
+        <w:t>"Through-the-Roof" fasteners may only be used at endlaps and eaves.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DB36C3D" w14:textId="77777777" w:rsidR="009E4768" w:rsidRPr="00162F38" w:rsidRDefault="009E4768" w:rsidP="00B94F27">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27CDC1FB" w14:textId="1B976FC3" w:rsidR="007473EF" w:rsidRPr="007473EF" w:rsidRDefault="000C7861" w:rsidP="007473EF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -28496,210 +21651,159 @@
       </w:r>
       <w:r w:rsidR="000373E1" w:rsidRPr="00162F38">
         <w:t>installation tolerances</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t xml:space="preserve"> and other conditions affecting performance of work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3658F4" w14:textId="5523F8AA" w:rsidR="000373E1" w:rsidRPr="00162F38" w:rsidRDefault="00C73A03" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t xml:space="preserve">Before erection proceeds, survey elevations and locations of concrete and </w:t>
       </w:r>
       <w:r w:rsidR="000373E1" w:rsidRPr="00162F38">
         <w:t>masonry bearing surfaces and lo</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t xml:space="preserve">cations of anchor rods, bearing plates and other </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000373E1" w:rsidRPr="00162F38">
         <w:t>embedment’s</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00162F38">
         <w:t xml:space="preserve"> to receive structural framing, with Erector present, for compliance with requirements and metal building system manufacturer’s tolerances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFF5D16" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="000373E1" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">Proceed with erection only after unsatisfactory conditions have </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Proceed with erection only after unsatisfactory conditions have been corrected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A2E3AB" w14:textId="77777777" w:rsidR="00B94F27" w:rsidRPr="00162F38" w:rsidRDefault="00B94F27">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2504E653" w14:textId="762A4CAC" w:rsidR="00581D10" w:rsidRPr="00162F38" w:rsidRDefault="00B63ECC" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading311"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidR="000C7861" w:rsidRPr="00162F38">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00581D10" w:rsidRPr="00162F38">
         <w:t>PREPARATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F3A39D" w14:textId="2BC8A98C" w:rsidR="00581D10" w:rsidRPr="00162F38" w:rsidRDefault="00581D10" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>Clean surfaces thoroughly prior to installation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586453C6" w14:textId="42F7B5A2" w:rsidR="001C1B87" w:rsidRPr="00162F38" w:rsidRDefault="00C73A03" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">Provide temporary shores, guys, braces, and other </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> when permanent structural framing </w:t>
+        <w:t xml:space="preserve">Provide temporary shores, guys, braces, and other supports during erection to keep structural framing secure, plumb, and in alignment against temporary construction loads equal in intensity to design loads. Remove temporary supports when permanent structural framing </w:t>
       </w:r>
       <w:r w:rsidR="000373E1" w:rsidRPr="00162F38">
         <w:t>connections</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:t xml:space="preserve"> and bracing are in place, unless otherwise indicated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BEEAE1F" w14:textId="1D92A104" w:rsidR="00581D10" w:rsidRPr="00162F38" w:rsidRDefault="000C7861" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading311"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="731" w:hanging="731"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
         <w:t>3.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00581D10" w:rsidRPr="00162F38">
         <w:t>INSTALLATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB61694" w14:textId="77777777" w:rsidR="00581D10" w:rsidRPr="00162F38" w:rsidRDefault="000373E1" w:rsidP="002425F3">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="21"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:t xml:space="preserve">The erection of the building system shall </w:t>
-[...15 lines deleted...]
-        <w:t>, using proper tools, equipment and safety practices.</w:t>
+        <w:t>The erection of the building system shall be performed by a qualified erector, in accordance with the appropriate erection drawings, erection guides and /or other documents furnished by manufacturer, using proper tools, equipment and safety practices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368D2719" w14:textId="06DBDD51" w:rsidR="000373E1" w:rsidRPr="00162F38" w:rsidRDefault="007D698C" w:rsidP="00B63ECC">
       <w:pPr>
         <w:pStyle w:val="SpecHeading4A"/>
       </w:pPr>
       <w:r w:rsidRPr="00162F38">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Erect framing in accordance with </w:t>
       </w:r>
       <w:r w:rsidRPr="00162F38">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">MBMA Metal Building Systems Manual, </w:t>
       </w:r>
       <w:r w:rsidR="003C38E5" w:rsidRPr="00162F38">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter IV </w:t>
       </w:r>
       <w:r w:rsidR="000373E1" w:rsidRPr="00162F38">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Common Industry Practices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6021C352" w14:textId="2498D310" w:rsidR="000373E1" w:rsidRPr="00162F38" w:rsidRDefault="000373E1" w:rsidP="00B63ECC">
@@ -28799,71 +21903,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>END OF SECTION</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00581D10" w:rsidRPr="00162F38" w:rsidSect="00F63820">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:chapStyle="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7963EE44" w14:textId="77777777" w:rsidR="005C4D05" w:rsidRDefault="005C4D05" w:rsidP="00681604">
+    <w:p w14:paraId="1635FE91" w14:textId="77777777" w:rsidR="00A20198" w:rsidRDefault="00A20198" w:rsidP="00681604">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AEDCF35" w14:textId="77777777" w:rsidR="005C4D05" w:rsidRDefault="005C4D05" w:rsidP="00681604">
+    <w:p w14:paraId="62D8A212" w14:textId="77777777" w:rsidR="00A20198" w:rsidRDefault="00A20198" w:rsidP="00681604">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76822B7B" w14:textId="6A1D2445" w:rsidR="00E9438E" w:rsidRDefault="00E9438E">
+    <w:p w14:paraId="2973BAD1" w14:textId="77777777" w:rsidR="00A20198" w:rsidRDefault="00A20198">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -29179,71 +22283,71 @@
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
     <w:r w:rsidR="005D6513" w:rsidRPr="005D6513">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1.</w:t>
     </w:r>
     <w:r w:rsidR="00984ABE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77625F7B" w14:textId="77777777" w:rsidR="005C4D05" w:rsidRDefault="005C4D05" w:rsidP="00681604">
+    <w:p w14:paraId="44CF907E" w14:textId="77777777" w:rsidR="00A20198" w:rsidRDefault="00A20198" w:rsidP="00681604">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E41B824" w14:textId="77777777" w:rsidR="005C4D05" w:rsidRDefault="005C4D05" w:rsidP="00681604">
+    <w:p w14:paraId="5FFA6011" w14:textId="77777777" w:rsidR="00A20198" w:rsidRDefault="00A20198" w:rsidP="00681604">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="09673476" w14:textId="4DAB7573" w:rsidR="00E9438E" w:rsidRDefault="00E9438E">
+    <w:p w14:paraId="0E66EBCF" w14:textId="77777777" w:rsidR="00A20198" w:rsidRDefault="00A20198">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02540CF6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="89ECB338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="SECTION"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -32406,52 +25510,52 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="116066315">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="641348240">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="630670656">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:val="bestFit" w:percent="181"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
@@ -32556,50 +25660,51 @@
     <w:rsid w:val="003238D0"/>
     <w:rsid w:val="003255D9"/>
     <w:rsid w:val="00343139"/>
     <w:rsid w:val="0034375C"/>
     <w:rsid w:val="003529A8"/>
     <w:rsid w:val="0036244A"/>
     <w:rsid w:val="003651D0"/>
     <w:rsid w:val="0037271A"/>
     <w:rsid w:val="00375989"/>
     <w:rsid w:val="00383D52"/>
     <w:rsid w:val="00385F5D"/>
     <w:rsid w:val="00396795"/>
     <w:rsid w:val="003A3B29"/>
     <w:rsid w:val="003A6867"/>
     <w:rsid w:val="003B067C"/>
     <w:rsid w:val="003C38E5"/>
     <w:rsid w:val="003E375B"/>
     <w:rsid w:val="00400F52"/>
     <w:rsid w:val="004026BE"/>
     <w:rsid w:val="00404F69"/>
     <w:rsid w:val="004074C2"/>
     <w:rsid w:val="00411BC9"/>
     <w:rsid w:val="00411F7C"/>
     <w:rsid w:val="00412EB8"/>
     <w:rsid w:val="00415FA1"/>
+    <w:rsid w:val="00416FC1"/>
     <w:rsid w:val="00425A86"/>
     <w:rsid w:val="0042749D"/>
     <w:rsid w:val="004326B6"/>
     <w:rsid w:val="0043643E"/>
     <w:rsid w:val="00452E3E"/>
     <w:rsid w:val="00463DF6"/>
     <w:rsid w:val="00477412"/>
     <w:rsid w:val="0048043C"/>
     <w:rsid w:val="00483F1E"/>
     <w:rsid w:val="00485A72"/>
     <w:rsid w:val="00486BF8"/>
     <w:rsid w:val="0049279E"/>
     <w:rsid w:val="00495679"/>
     <w:rsid w:val="0049574B"/>
     <w:rsid w:val="00496154"/>
     <w:rsid w:val="004A3862"/>
     <w:rsid w:val="004A5987"/>
     <w:rsid w:val="004A6F15"/>
     <w:rsid w:val="004A73FC"/>
     <w:rsid w:val="004C0FC4"/>
     <w:rsid w:val="004C607A"/>
     <w:rsid w:val="004D446B"/>
     <w:rsid w:val="004D4B98"/>
     <w:rsid w:val="004E1EBE"/>
     <w:rsid w:val="004E4B74"/>
@@ -32741,50 +25846,51 @@
     <w:rsid w:val="00965537"/>
     <w:rsid w:val="00972A45"/>
     <w:rsid w:val="00972C35"/>
     <w:rsid w:val="00977A79"/>
     <w:rsid w:val="00982D05"/>
     <w:rsid w:val="00984ABE"/>
     <w:rsid w:val="00992298"/>
     <w:rsid w:val="00993412"/>
     <w:rsid w:val="00994C33"/>
     <w:rsid w:val="009A578F"/>
     <w:rsid w:val="009B0B24"/>
     <w:rsid w:val="009B3127"/>
     <w:rsid w:val="009B4447"/>
     <w:rsid w:val="009B4C39"/>
     <w:rsid w:val="009C0718"/>
     <w:rsid w:val="009C08CC"/>
     <w:rsid w:val="009C0E06"/>
     <w:rsid w:val="009D4FBC"/>
     <w:rsid w:val="009E37BE"/>
     <w:rsid w:val="009E4768"/>
     <w:rsid w:val="009F4217"/>
     <w:rsid w:val="00A0043B"/>
     <w:rsid w:val="00A01F8B"/>
     <w:rsid w:val="00A07D59"/>
     <w:rsid w:val="00A10FD0"/>
+    <w:rsid w:val="00A20198"/>
     <w:rsid w:val="00A2149E"/>
     <w:rsid w:val="00A26862"/>
     <w:rsid w:val="00A32D88"/>
     <w:rsid w:val="00A33650"/>
     <w:rsid w:val="00A55936"/>
     <w:rsid w:val="00A56D5B"/>
     <w:rsid w:val="00A602A0"/>
     <w:rsid w:val="00A640FB"/>
     <w:rsid w:val="00A65F6D"/>
     <w:rsid w:val="00A76E3D"/>
     <w:rsid w:val="00A85484"/>
     <w:rsid w:val="00A85688"/>
     <w:rsid w:val="00A86157"/>
     <w:rsid w:val="00A8745E"/>
     <w:rsid w:val="00AA5FC1"/>
     <w:rsid w:val="00AB1471"/>
     <w:rsid w:val="00AB4078"/>
     <w:rsid w:val="00AB6DF7"/>
     <w:rsid w:val="00AC0E52"/>
     <w:rsid w:val="00AC158E"/>
     <w:rsid w:val="00AC6965"/>
     <w:rsid w:val="00AC7F02"/>
     <w:rsid w:val="00AD474F"/>
     <w:rsid w:val="00AD6CBF"/>
     <w:rsid w:val="00AD70C9"/>
@@ -32845,50 +25951,51 @@
     <w:rsid w:val="00C910D8"/>
     <w:rsid w:val="00C92DD9"/>
     <w:rsid w:val="00C94C4A"/>
     <w:rsid w:val="00C94EEA"/>
     <w:rsid w:val="00CA2F49"/>
     <w:rsid w:val="00CA470C"/>
     <w:rsid w:val="00CB3C84"/>
     <w:rsid w:val="00CB6517"/>
     <w:rsid w:val="00CC290C"/>
     <w:rsid w:val="00CC688E"/>
     <w:rsid w:val="00CC6BA8"/>
     <w:rsid w:val="00CE5E24"/>
     <w:rsid w:val="00CE6398"/>
     <w:rsid w:val="00CE640A"/>
     <w:rsid w:val="00CE6D6C"/>
     <w:rsid w:val="00CE7752"/>
     <w:rsid w:val="00CF0E8B"/>
     <w:rsid w:val="00CF516C"/>
     <w:rsid w:val="00D10594"/>
     <w:rsid w:val="00D132C9"/>
     <w:rsid w:val="00D1359E"/>
     <w:rsid w:val="00D147AF"/>
     <w:rsid w:val="00D14914"/>
     <w:rsid w:val="00D21B67"/>
     <w:rsid w:val="00D251D2"/>
+    <w:rsid w:val="00D25A13"/>
     <w:rsid w:val="00D330A5"/>
     <w:rsid w:val="00D41DD8"/>
     <w:rsid w:val="00D41F4B"/>
     <w:rsid w:val="00D42DFB"/>
     <w:rsid w:val="00D442EA"/>
     <w:rsid w:val="00D63429"/>
     <w:rsid w:val="00D7229E"/>
     <w:rsid w:val="00D7512C"/>
     <w:rsid w:val="00D8106D"/>
     <w:rsid w:val="00DA2A38"/>
     <w:rsid w:val="00DB6B5E"/>
     <w:rsid w:val="00DC113C"/>
     <w:rsid w:val="00DC49F0"/>
     <w:rsid w:val="00DC7A84"/>
     <w:rsid w:val="00DD0A66"/>
     <w:rsid w:val="00DD46D8"/>
     <w:rsid w:val="00DD5E57"/>
     <w:rsid w:val="00DE287B"/>
     <w:rsid w:val="00DE2FBC"/>
     <w:rsid w:val="00DE53FA"/>
     <w:rsid w:val="00E21550"/>
     <w:rsid w:val="00E31AEE"/>
     <w:rsid w:val="00E354CA"/>
     <w:rsid w:val="00E358B1"/>
     <w:rsid w:val="00E44594"/>
@@ -34288,70 +27395,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D268C2F-3F74-43DA-A551-FC3F32B111E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>10256</Words>
-  <Characters>54053</Characters>
+  <Words>10253</Words>
+  <Characters>54039</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1228</Lines>
   <Paragraphs>1089</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>63220</CharactersWithSpaces>
+  <CharactersWithSpaces>63203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dickson Macon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>